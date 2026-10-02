--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -86,51 +86,51 @@
   <si>
     <t>K7124-74564</t>
   </si>
   <si>
     <t>DIMATALING ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>MASHUD C. KUDARAT</t>
   </si>
   <si>
     <t>K7061-72236</t>
   </si>
   <si>
     <t>DUMINGAG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Junili Prajes</t>
   </si>
   <si>
     <t>K7129-74778</t>
   </si>
   <si>
     <t>LABANGAN ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">   Bakar. P  mayo</t>
+    <t>Bakar. P  mayo</t>
   </si>
   <si>
     <t>K7072-68917</t>
   </si>
   <si>
     <t>MAHAYAG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>LIDYLINE RECIMULO</t>
   </si>
   <si>
     <t>K7017-66492</t>
   </si>
   <si>
     <t>PAGADIAN CITY (Capital) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>EVELYN M MAQUINTO</t>
   </si>
   <si>
     <t>K7074-63640</t>
   </si>
   <si>
     <t>Steinberkjhon g. Dungog</t>
   </si>
@@ -170,51 +170,51 @@
   <si>
     <t>LENIE A BRIGOLE</t>
   </si>
   <si>
     <t>K7063-62282</t>
   </si>
   <si>
     <t>LORENA B.MANUCAS</t>
   </si>
   <si>
     <t>K5003-73820</t>
   </si>
   <si>
     <t>DON CARLOS BUKIDNON</t>
   </si>
   <si>
     <t>Jasmin canoy usman</t>
   </si>
   <si>
     <t>K5005-72155</t>
   </si>
   <si>
     <t>KADINGILAN BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">ROBERTO B PALMES </t>
+    <t>ROBERTO B PALMES</t>
   </si>
   <si>
     <t>K7072-69915</t>
   </si>
   <si>
     <t>KALILANGAN BUKIDNON</t>
   </si>
   <si>
     <t>JAKE PADAYAO</t>
   </si>
   <si>
     <t>K7074-62297</t>
   </si>
   <si>
     <t>Charry Ann longakit barrion</t>
   </si>
   <si>
     <t>K7017-68554</t>
   </si>
   <si>
     <t>KIBAWE BUKIDNON</t>
   </si>
   <si>
     <t>EVANGELINE NATAD</t>
   </si>
@@ -239,126 +239,126 @@
   <si>
     <t>K7058-75706</t>
   </si>
   <si>
     <t>Pedro  g cabanas</t>
   </si>
   <si>
     <t>K7124-71925</t>
   </si>
   <si>
     <t>CITY OF MALAYBALAY (Capital) BUKIDNON</t>
   </si>
   <si>
     <t>MARICEL  A. CAHIG</t>
   </si>
   <si>
     <t>K7030-73958</t>
   </si>
   <si>
     <t>CIRILA VIRTUDAZO</t>
   </si>
   <si>
     <t>K7121-75003</t>
   </si>
   <si>
-    <t xml:space="preserve">Jonathan Alcidera </t>
+    <t>Jonathan Alcidera</t>
   </si>
   <si>
     <t>K7063-70275</t>
   </si>
   <si>
     <t>MILAGROSA PASQUITO</t>
   </si>
   <si>
     <t>K8002-72581</t>
   </si>
   <si>
     <t>MARAMAG BUKIDNON</t>
   </si>
   <si>
     <t>JUANITO VILLARO JR</t>
   </si>
   <si>
     <t>K7017-62518</t>
   </si>
   <si>
-    <t xml:space="preserve">MAMERTO LAMAYO SR </t>
+    <t>MAMERTO LAMAYO SR</t>
   </si>
   <si>
     <t>K7129-74563</t>
   </si>
   <si>
     <t>SUSAN E. MARINAY</t>
   </si>
   <si>
     <t>K7121-73227</t>
   </si>
   <si>
     <t>PANGANTUCAN BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">Joan Montealto </t>
+    <t>Joan Montealto</t>
   </si>
   <si>
     <t>K7063-69904</t>
   </si>
   <si>
     <t>DIONESNB.BARTON</t>
   </si>
   <si>
     <t>K7020-69355</t>
   </si>
   <si>
     <t>QUEZON BUKIDNON</t>
   </si>
   <si>
     <t>NILO R LAQUINTA</t>
   </si>
   <si>
     <t>K7063-62548</t>
   </si>
   <si>
     <t>JOCELYN L.SENO</t>
   </si>
   <si>
     <t>K5003-75181</t>
   </si>
   <si>
     <t>SUMILAO BUKIDNON</t>
   </si>
   <si>
     <t>Julie guilongan</t>
   </si>
   <si>
     <t>K7127-73904</t>
   </si>
   <si>
     <t>CITY OF VALENCIA BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">CATALINO TAHUMB JR </t>
+    <t>CATALINO TAHUMB JR</t>
   </si>
   <si>
     <t>K7072-63226</t>
   </si>
   <si>
     <t>KEN SICLOT</t>
   </si>
   <si>
     <t>K7093-69744</t>
   </si>
   <si>
     <t>VIVIAN B. MILLA</t>
   </si>
   <si>
     <t>K7073-75514</t>
   </si>
   <si>
     <t>BACOLOD LANAO DEL NORTE</t>
   </si>
   <si>
     <t>SALAMAH MOSACALA</t>
   </si>
   <si>
     <t>K7072-62549</t>
   </si>
@@ -380,51 +380,51 @@
   <si>
     <t>JOSIE GADOT</t>
   </si>
   <si>
     <t>K7074-63613</t>
   </si>
   <si>
     <t>SALVADOR OLEO</t>
   </si>
   <si>
     <t>K7030-75487</t>
   </si>
   <si>
     <t>EDNA VIOS AMBALONG</t>
   </si>
   <si>
     <t>K7058-75592</t>
   </si>
   <si>
     <t>YASSLEAH M MACMOD</t>
   </si>
   <si>
     <t>K7133-71868</t>
   </si>
   <si>
-    <t xml:space="preserve">Aisah l. Sarip </t>
+    <t>Aisah l. Sarip</t>
   </si>
   <si>
     <t>K7126-74866</t>
   </si>
   <si>
     <t>Hazel Mae L Paglinawan</t>
   </si>
   <si>
     <t>K7093-68096</t>
   </si>
   <si>
     <t>KHADAFIE M. ASI</t>
   </si>
   <si>
     <t>K7129-75697</t>
   </si>
   <si>
     <t>ELBA P. CAGARA</t>
   </si>
   <si>
     <t>K7074-63131</t>
   </si>
   <si>
     <t>TATA TANGGO DIABO</t>
   </si>
@@ -554,51 +554,51 @@
   <si>
     <t>K7017-68584</t>
   </si>
   <si>
     <t>ALORAN MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>RODNEY GERE</t>
   </si>
   <si>
     <t>K7020-68810</t>
   </si>
   <si>
     <t>BALIANGAO MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>MAGDALENA B BALIQUIG</t>
   </si>
   <si>
     <t>K7133-73267</t>
   </si>
   <si>
     <t>BONIFACIO MISAMIS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Reymond treborcio </t>
+    <t>Reymond treborcio</t>
   </si>
   <si>
     <t>K7072-68623</t>
   </si>
   <si>
     <t>CLARIN MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>LEODEGARIO CALIAO</t>
   </si>
   <si>
     <t>K7017-68875</t>
   </si>
   <si>
     <t>OROQUIETA CITY (Capital) MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>MERILYN BLASCO</t>
   </si>
   <si>
     <t>K7017-61187</t>
   </si>
   <si>
     <t>OZAMIS CITY MISAMIS OCCIDENTAL</t>
   </si>
@@ -689,153 +689,153 @@
   <si>
     <t>JEOREY CRIS T.MACALINAO</t>
   </si>
   <si>
     <t>K7068-68366</t>
   </si>
   <si>
     <t>DANILA IMPAS ACENAS</t>
   </si>
   <si>
     <t>K7017-68863</t>
   </si>
   <si>
     <t>ARANETA G SALON</t>
   </si>
   <si>
     <t>K7017-62077</t>
   </si>
   <si>
     <t>FARAH JOAARIA ANAY</t>
   </si>
   <si>
     <t>K7121-74585</t>
   </si>
   <si>
-    <t xml:space="preserve">Rowena M Amad </t>
+    <t>Rowena M Amad</t>
   </si>
   <si>
     <t>K7061-75134</t>
   </si>
   <si>
-    <t xml:space="preserve">Maribeth Codriga </t>
+    <t>Maribeth Codriga</t>
   </si>
   <si>
     <t>K7093-70159</t>
   </si>
   <si>
     <t>ANNABELLE M. RIVERA</t>
   </si>
   <si>
     <t>K7058-75705</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lorna  o  mslalis</t>
+    <t>Lorna  o  mslalis</t>
   </si>
   <si>
     <t>K7093-63243</t>
   </si>
   <si>
     <t>ISAH PINTOR MASNAR</t>
   </si>
   <si>
     <t>K7017-71719</t>
   </si>
   <si>
     <t>K7011-74918</t>
   </si>
   <si>
     <t>ALJEAN MAE C. RAPER</t>
   </si>
   <si>
     <t>K7073-75643</t>
   </si>
   <si>
     <t>Tarhata Yosores</t>
   </si>
   <si>
     <t>K7124-74493</t>
   </si>
   <si>
     <t>REYNALDO S. MONTIZA</t>
   </si>
   <si>
     <t>K7121-75895</t>
   </si>
   <si>
     <t>Brandon Conzon. C/o Maria Luisa Sotaridona</t>
   </si>
   <si>
     <t>K7068-67853</t>
   </si>
   <si>
     <t>CLAVERIA MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Rudy Tan </t>
+    <t>Rudy Tan</t>
   </si>
   <si>
     <t>K7068-68758</t>
   </si>
   <si>
     <t>MEAH ROCA GUMORA</t>
   </si>
   <si>
     <t>K7123-74910</t>
   </si>
   <si>
     <t>LAGUINDINGAN MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">LORNA A PEROLINO </t>
+    <t>LORNA A PEROLINO</t>
   </si>
   <si>
     <t>K7072-73367</t>
   </si>
   <si>
     <t>NAAWAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>ADEMAR DADOLE</t>
   </si>
   <si>
     <t>K7063-69903</t>
   </si>
   <si>
     <t>OPOL MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>MERLE MAPANO</t>
   </si>
   <si>
     <t>K7061-72101</t>
   </si>
   <si>
     <t>SALAY MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Jerry Bustanante </t>
+    <t>Jerry Bustanante</t>
   </si>
   <si>
     <t>K7063-62730</t>
   </si>
   <si>
     <t>TAGOLOAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>ESTELITA R.GABULE</t>
   </si>
   <si>
     <t>K7011-71993</t>
   </si>
   <si>
     <t>ALLEN MAE MATIA - ONG</t>
   </si>
   <si>
     <t>K7061-72099</t>
   </si>
   <si>
     <t>Rolly Talucod</t>
   </si>
   <si>
     <t>K7123-74839</t>
   </si>
@@ -857,75 +857,75 @@
   <si>
     <t>K7093-70364</t>
   </si>
   <si>
     <t>MARAWI CITY (Capital) LANAO DEL SUR</t>
   </si>
   <si>
     <t>BASMALA ADIROGONGUN</t>
   </si>
   <si>
     <t>K7068-62599</t>
   </si>
   <si>
     <t>KADAPE M BARAOCOR</t>
   </si>
   <si>
     <t>K7093-68188</t>
   </si>
   <si>
     <t>CAIRON MITHAMAN MACAPANGKAT</t>
   </si>
   <si>
     <t>K7061-72209</t>
   </si>
   <si>
-    <t xml:space="preserve">Papala Mararambon </t>
+    <t>Papala Mararambon</t>
   </si>
   <si>
     <t>K7068-63741</t>
   </si>
   <si>
     <t>K7068-72347</t>
   </si>
   <si>
-    <t xml:space="preserve">LAIRAH B. MAMAYANDUG </t>
+    <t>LAIRAH B. MAMAYANDUG</t>
   </si>
   <si>
     <t>K7093-72268</t>
   </si>
   <si>
     <t>WAO LANAO DEL SUR</t>
   </si>
   <si>
     <t>GENIE REY ARDENA</t>
   </si>
   <si>
     <t>K7017-71723</t>
   </si>
   <si>
-    <t xml:space="preserve">SOCOR K LANTONG </t>
+    <t>SOCOR K LANTONG</t>
   </si>
   <si>
     <t>K7072-68693</t>
   </si>
   <si>
     <t>BUMBARAN LANAO DEL SUR</t>
   </si>
   <si>
     <t>CARLINDA HEYAG</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nbq4422</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Henry terania 09535607113</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>