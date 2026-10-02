--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -107,51 +107,51 @@
   <si>
     <t>Edgar t. Anto nio</t>
   </si>
   <si>
     <t>K7072-72869</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>RINA SUITOS JOSE</t>
   </si>
   <si>
     <t>K7020-70181</t>
   </si>
   <si>
     <t>MERASOL CABADING</t>
   </si>
   <si>
     <t>K7017-81040</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">PEDRO ACOSTA / MARIA ACOSTA </t>
+    <t>PEDRO ACOSTA / MARIA ACOSTA</t>
   </si>
   <si>
     <t>K7074-68230</t>
   </si>
   <si>
     <t>ALLACAPAN CAGAYAN</t>
   </si>
   <si>
     <t>Arlen b. Guddaran</t>
   </si>
   <si>
     <t>K7074-81495</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>Maureen kodiamat</t>
   </si>
   <si>
     <t>K7020-68335</t>
   </si>
   <si>
     <t>LEIDON BINENE</t>
   </si>
@@ -209,51 +209,51 @@
   <si>
     <t>BONNIE A.CANAPI</t>
   </si>
   <si>
     <t>K7133-80836</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>CRISELDA A RIOS</t>
   </si>
   <si>
     <t>K7017-72736</t>
   </si>
   <si>
     <t>LEONIDA CALDERON</t>
   </si>
   <si>
     <t>K7020-68341</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">ELIAH CANAVERAL </t>
+    <t>ELIAH CANAVERAL</t>
   </si>
   <si>
     <t>K7020-70004</t>
   </si>
   <si>
     <t>ANA MARIA FEDELIS</t>
   </si>
   <si>
     <t>K7093-72749</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>SHERWIN M. VALERA</t>
   </si>
   <si>
     <t>K7017-71725</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>GEORGE DUQUE</t>
   </si>
@@ -488,51 +488,51 @@
   <si>
     <t>K7072-81746</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>RUSSEL VICTORINO</t>
   </si>
   <si>
     <t>K5002-81111</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>CHARLOTTE RENZ MANALANG</t>
   </si>
   <si>
     <t>K7080-81066</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">LEICA S RAZON </t>
+    <t>LEICA S RAZON</t>
   </si>
   <si>
     <t>K7017-72024</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>ISABELITA DELA CRUZ</t>
   </si>
   <si>
     <t>K7068-67992</t>
   </si>
   <si>
     <t>ARCHIBALD L. CAPUNO</t>
   </si>
   <si>
     <t>K7063-80683</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>MANTES RAMOS</t>
   </si>
@@ -587,87 +587,87 @@
   <si>
     <t>K7072-68171</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>JENNIFFER MORALINA</t>
   </si>
   <si>
     <t>K7020-72962</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>FELIPA VERGARA</t>
   </si>
   <si>
     <t>K7063-68211</t>
   </si>
   <si>
     <t>SAN EMILIO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">LORENE BULLAGAO MARCOS </t>
+    <t>LORENE BULLAGAO MARCOS</t>
   </si>
   <si>
     <t>K7020-68336</t>
   </si>
   <si>
     <t>SAN VICENTE ILOCOS SUR</t>
   </si>
   <si>
     <t>ARTEMIO A BUNDOC</t>
   </si>
   <si>
     <t>K7020-69896</t>
   </si>
   <si>
     <t>SANTA LUCIA ILOCOS SUR</t>
   </si>
   <si>
     <t>SAMUEL HERMOSURA</t>
   </si>
   <si>
     <t>K7017-78680</t>
   </si>
   <si>
     <t>SUYO ILOCOS SUR</t>
   </si>
   <si>
     <t>MEGAN ) MATILDE SIDUGEN</t>
   </si>
   <si>
     <t>K7063-68035</t>
   </si>
   <si>
     <t>TAGUDIN ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">RENET R.LETRAN </t>
+    <t>RENET R.LETRAN</t>
   </si>
   <si>
     <t>K5003-81188</t>
   </si>
   <si>
     <t>Guillermo Glenn ferrer</t>
   </si>
   <si>
     <t>K7063-73178</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
   <si>
     <t>LOURDES R.MIGUEL</t>
   </si>
   <si>
     <t>K7063-67940</t>
   </si>
   <si>
     <t>MERLITA ALCANTARA</t>
   </si>
   <si>
     <t>K7017-68581</t>
   </si>