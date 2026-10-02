--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,111 +50,111 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7058-72674</t>
   </si>
   <si>
     <t>ALCALA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Childrick a asunsion </t>
+    <t>Childrick a asunsion</t>
   </si>
   <si>
     <t>K8002-73025</t>
   </si>
   <si>
-    <t xml:space="preserve">JEREMY SALAMERO </t>
+    <t>JEREMY SALAMERO</t>
   </si>
   <si>
     <t>K5004-74022</t>
   </si>
   <si>
     <t>PAULINO SUGUITAN</t>
   </si>
   <si>
     <t>K7123-74488</t>
   </si>
   <si>
     <t>JOWIE P. GARDAYA</t>
   </si>
   <si>
     <t>K7061-72041</t>
   </si>
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
     <t>Romel Callejo</t>
   </si>
   <si>
     <t>K7073-69317</t>
   </si>
   <si>
     <t>JENIFER NATIVDAD</t>
   </si>
   <si>
     <t>K5003-72647</t>
   </si>
   <si>
     <t>Edgar amarles</t>
   </si>
   <si>
     <t>K7124-70999</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
     <t>Ricky James (R J ) Cadorna</t>
   </si>
   <si>
     <t>K7123-79036</t>
   </si>
   <si>
-    <t xml:space="preserve">JHONG T CASTANEDA </t>
+    <t>JHONG T CASTANEDA</t>
   </si>
   <si>
     <t>K7016-70017</t>
   </si>
   <si>
-    <t xml:space="preserve">AMADO LORENZO </t>
+    <t>AMADO LORENZO</t>
   </si>
   <si>
     <t>K7129-72953</t>
   </si>
   <si>
     <t>HELEN R. BARTOLOME</t>
   </si>
   <si>
     <t>K7121-80142</t>
   </si>
   <si>
     <t>Jeanette A Peña</t>
   </si>
   <si>
     <t>K7074-66699</t>
   </si>
   <si>
     <t>John Michael salvadar</t>
   </si>
   <si>
     <t>K7030-66283</t>
   </si>
   <si>
     <t>BUGUEY CAGAYAN</t>
   </si>
@@ -173,66 +173,66 @@
   <si>
     <t>K7061-73510</t>
   </si>
   <si>
     <t>CAMALANIUGAN CAGAYAN</t>
   </si>
   <si>
     <t>ELVIRA LITTAUA</t>
   </si>
   <si>
     <t>K7061-69093</t>
   </si>
   <si>
     <t>K7073-78473</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
     <t>CLAIRE ANGELINE DELA VEGA</t>
   </si>
   <si>
     <t>K7127-73488</t>
   </si>
   <si>
-    <t xml:space="preserve">GERRY C, RABI </t>
+    <t>GERRY C, RABI</t>
   </si>
   <si>
     <t>K7133-72224</t>
   </si>
   <si>
     <t>GONZAGA CAGAYAN</t>
   </si>
   <si>
     <t>Romeo r. Ravelo</t>
   </si>
   <si>
     <t>K7073-72987</t>
   </si>
   <si>
-    <t xml:space="preserve">SHIRLY ALEJO </t>
+    <t>SHIRLY ALEJO</t>
   </si>
   <si>
     <t>K7011-71771</t>
   </si>
   <si>
     <t>LASAM CAGAYAN</t>
   </si>
   <si>
     <t>ZENAIDA R. VIDAD</t>
   </si>
   <si>
     <t>K7124-71927</t>
   </si>
   <si>
     <t>MARLON REGINALDO</t>
   </si>
   <si>
     <t>K7072-66854</t>
   </si>
   <si>
     <t>HYDIE BARULO</t>
   </si>
   <si>
     <t>K7061-71650</t>
   </si>
@@ -290,81 +290,81 @@
   <si>
     <t>K7016-78937</t>
   </si>
   <si>
     <t>MARILYN CASIRAYAN</t>
   </si>
   <si>
     <t>K7129-72526</t>
   </si>
   <si>
     <t>MENCHU G. GUINUCUD</t>
   </si>
   <si>
     <t>K7123-74617</t>
   </si>
   <si>
     <t>ROLANDO ORLANES</t>
   </si>
   <si>
     <t>K7020-68529</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JAYSON A CATUIRAN </t>
+    <t>JAYSON A CATUIRAN</t>
   </si>
   <si>
     <t>K7124-73151</t>
   </si>
   <si>
     <t>SARAH JANE PERALTA</t>
   </si>
   <si>
     <t>K7016-73928</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHAEL ANGELO VENTURA </t>
+    <t>MICHAEL ANGELO VENTURA</t>
   </si>
   <si>
     <t>K7016-73481</t>
   </si>
   <si>
     <t>WILFREDO POBRE JR</t>
   </si>
   <si>
     <t>K7016-73279</t>
   </si>
   <si>
     <t>DELFIN ALBANO (MAGSAYSAY) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JUAN TRIDANIO </t>
+    <t>JUAN TRIDANIO</t>
   </si>
   <si>
     <t>K7061-70718</t>
   </si>
   <si>
     <t>Ofelia Lapada</t>
   </si>
   <si>
     <t>K7123-73801</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
     <t>ROSA T TELAN</t>
   </si>
   <si>
     <t>K7058-71739</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>YehonathanAmatiah Buenavista</t>
   </si>