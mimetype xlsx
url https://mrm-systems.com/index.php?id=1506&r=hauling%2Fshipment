--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -80,108 +80,108 @@
   <si>
     <t>GINGOOG CITY MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>CYNTHIA LOREN</t>
   </si>
   <si>
     <t>K5002-78864</t>
   </si>
   <si>
     <t>BANGA SOUTH COTABATO</t>
   </si>
   <si>
     <t>Glenda Moreno</t>
   </si>
   <si>
     <t>K7061-72331</t>
   </si>
   <si>
     <t>Geraldine Sabando</t>
   </si>
   <si>
     <t>K7058-72505</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jose tejada</t>
+    <t>Jose tejada</t>
   </si>
   <si>
     <t>K5005-62387</t>
   </si>
   <si>
     <t>hairodin maliga</t>
   </si>
   <si>
     <t>K7073-72231</t>
   </si>
   <si>
     <t>GENERAL SANTOS CITY (DADIANGAS) SOUTH COTABATO</t>
   </si>
   <si>
     <t>JONNAH ROGEL JUNIOSA</t>
   </si>
   <si>
     <t>K7016-71585</t>
   </si>
   <si>
     <t>THELMA SALUNA</t>
   </si>
   <si>
     <t>K7127-74275</t>
   </si>
   <si>
     <t>MARLENE COL ZOLAS</t>
   </si>
   <si>
     <t>K7063-68860</t>
   </si>
   <si>
     <t>MERIAM P.DOLOGAN</t>
   </si>
   <si>
     <t>K7020-68778</t>
   </si>
   <si>
     <t>ENDAY SALIK</t>
   </si>
   <si>
     <t>K7133-73132</t>
   </si>
   <si>
-    <t xml:space="preserve">Rayhana t. Kamal </t>
+    <t>Rayhana t. Kamal</t>
   </si>
   <si>
     <t>K7058-75708</t>
   </si>
   <si>
-    <t xml:space="preserve"> Tesse m balongoy</t>
+    <t>Tesse m balongoy</t>
   </si>
   <si>
     <t>K7058-75408</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gloria l de  asis</t>
+    <t>Gloria l de  asis</t>
   </si>
   <si>
     <t>K7093-62766</t>
   </si>
   <si>
     <t>MARINA R. DANAY</t>
   </si>
   <si>
     <t>K7017-71724</t>
   </si>
   <si>
     <t>HAYDEE SILPAO CANARIO</t>
   </si>
   <si>
     <t>K5002-79202</t>
   </si>
   <si>
     <t>RUBEN JUVAN</t>
   </si>
   <si>
     <t>K7011-74551</t>
   </si>
   <si>
     <t>NASREN KHALID</t>
   </si>
@@ -272,171 +272,171 @@
   <si>
     <t>K8002-72437</t>
   </si>
   <si>
     <t>CITY OF KORONADAL (Capital) SOUTH COTABATO</t>
   </si>
   <si>
     <t>SHERYL JANE A SOLIS</t>
   </si>
   <si>
     <t>K7073-74645</t>
   </si>
   <si>
     <t>JERSON D. ACEVIDA</t>
   </si>
   <si>
     <t>K7073-74375</t>
   </si>
   <si>
     <t>MERCEDITA T. PANOLINO</t>
   </si>
   <si>
     <t>K7121-71885</t>
   </si>
   <si>
-    <t xml:space="preserve">Erlinda Salazar </t>
+    <t>Erlinda Salazar</t>
   </si>
   <si>
     <t>K7072-73315</t>
   </si>
   <si>
     <t>MARJUN BENDALA</t>
   </si>
   <si>
     <t>K7017-61362</t>
   </si>
   <si>
     <t>NORALA SOUTH COTABATO</t>
   </si>
   <si>
     <t>KEREINA KNESHA PELAYO</t>
   </si>
   <si>
     <t>K8002-72783</t>
   </si>
   <si>
     <t>POLOMOLOK SOUTH COTABATO</t>
   </si>
   <si>
     <t>SUSAN T TENASAS</t>
   </si>
   <si>
     <t>K7030-74765</t>
   </si>
   <si>
     <t>RONALD DOLENDRES</t>
   </si>
   <si>
     <t>K7068-62465</t>
   </si>
   <si>
     <t>FIDEL P.LYMBOS</t>
   </si>
   <si>
     <t>K7068-69911</t>
   </si>
   <si>
     <t>LOLITA DELIGERO</t>
   </si>
   <si>
     <t>K5005-73010</t>
   </si>
   <si>
     <t>SURALLAH SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">MARITY VELASCO </t>
+    <t>MARITY VELASCO</t>
   </si>
   <si>
     <t>K7124-71977</t>
   </si>
   <si>
     <t>TAMPAKAN SOUTH COTABATO</t>
   </si>
   <si>
     <t>Santiago Trinidad jr</t>
   </si>
   <si>
     <t>K5005-68407</t>
   </si>
   <si>
     <t>TANTANGAN SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMEL MAGON </t>
+    <t>ROMEL MAGON</t>
   </si>
   <si>
     <t>K7058-74584</t>
   </si>
   <si>
-    <t xml:space="preserve"> Zandy d  cabar  curlin</t>
+    <t>Zandy d  cabar  curlin</t>
   </si>
   <si>
     <t>K7072-68657</t>
   </si>
   <si>
     <t>LORETA A. PATTUINGAN</t>
   </si>
   <si>
     <t>K7127-71831</t>
   </si>
   <si>
     <t>JOSEPHINE PANES MANZANO</t>
   </si>
   <si>
     <t>K7068-68484</t>
   </si>
   <si>
     <t>TUPI SOUTH COTABATO</t>
   </si>
   <si>
     <t>CAHAR CARTIL</t>
   </si>
   <si>
     <t>K7072-62909</t>
   </si>
   <si>
     <t>WILMA G. BANGCOYO</t>
   </si>
   <si>
     <t>K7135-73863</t>
   </si>
   <si>
     <t>Susanita L Pulido</t>
   </si>
   <si>
     <t>K7020-70087</t>
   </si>
   <si>
     <t>ROLANDO R TARRAYO</t>
   </si>
   <si>
     <t>K7058-72504</t>
   </si>
   <si>
-    <t xml:space="preserve"> Vanessa may  lazaro</t>
+    <t>Vanessa may  lazaro</t>
   </si>
   <si>
     <t>K7073-74302</t>
   </si>
   <si>
     <t>JOSE GARCIA</t>
   </si>
   <si>
     <t>K8002-72172</t>
   </si>
   <si>
     <t>BAGUMBAYAN SULTAN KUDARAT</t>
   </si>
   <si>
     <t>AGNES MALINAO</t>
   </si>
   <si>
     <t>K7129-72573</t>
   </si>
   <si>
     <t>KARKAY PANINDEG</t>
   </si>
   <si>
     <t>K7129-74814</t>
   </si>
@@ -518,84 +518,84 @@
   <si>
     <t>K7073-75776</t>
   </si>
   <si>
     <t>AKRima u. Endal</t>
   </si>
   <si>
     <t>K7093-73057</t>
   </si>
   <si>
     <t>SEMA HARIS DABPIL</t>
   </si>
   <si>
     <t>K7068-73235</t>
   </si>
   <si>
     <t>ABEN SAMBATOL</t>
   </si>
   <si>
     <t>K7093-72823</t>
   </si>
   <si>
     <t>PRESIDENT QUIRINO SULTAN KUDARAT</t>
   </si>
   <si>
-    <t xml:space="preserve">SAHARA ULAB </t>
+    <t>SAHARA ULAB</t>
   </si>
   <si>
     <t>K7073-74266</t>
   </si>
   <si>
     <t>MELANIE ABO / MANUEL ABO</t>
   </si>
   <si>
     <t>K7069-80578</t>
   </si>
   <si>
     <t>CITY OF TACURONG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>SANTIAGO B. UDTOG</t>
   </si>
   <si>
     <t>K7063-73438</t>
   </si>
   <si>
     <t>RAJAHMUDEN DATS DALATEN</t>
   </si>
   <si>
     <t>K7124-72621</t>
   </si>
   <si>
     <t>ALDULMANAP U BIANG</t>
   </si>
   <si>
     <t>K7129-74374</t>
   </si>
   <si>
-    <t xml:space="preserve">JENNY H. UTTO </t>
+    <t>JENNY H. UTTO</t>
   </si>
   <si>
     <t>K7126-75427</t>
   </si>
   <si>
     <t>Romeo D Ragunton&amp; Corazon Ragunton</t>
   </si>
   <si>
     <t>K7068-73128</t>
   </si>
   <si>
     <t>IAN BALABALA DANCIL</t>
   </si>
   <si>
     <t>K7063-62639</t>
   </si>
   <si>
     <t>DATUN ALI D.KAYUNDANG</t>
   </si>
   <si>
     <t>K7068-79201</t>
   </si>
   <si>
     <t>K7072-62881</t>
   </si>
@@ -623,57 +623,57 @@
   <si>
     <t>K6002-72494</t>
   </si>
   <si>
     <t>JONAH MONTOS RODELAS</t>
   </si>
   <si>
     <t>K7063-69909</t>
   </si>
   <si>
     <t>DEMETRIO.T.SONGCUAN JR</t>
   </si>
   <si>
     <t>K7026-72480</t>
   </si>
   <si>
     <t>Jonie doy</t>
   </si>
   <si>
     <t>K7020-70185</t>
   </si>
   <si>
     <t>MAITUM SARANGANI</t>
   </si>
   <si>
-    <t xml:space="preserve">MERLANIE C UBONGEN </t>
+    <t>MERLANIE C UBONGEN</t>
   </si>
   <si>
     <t>K7080-78780</t>
   </si>
   <si>
-    <t xml:space="preserve">Asmaira dres kamid </t>
+    <t>Asmaira dres kamid</t>
   </si>
   <si>
     <t>K8002-74309</t>
   </si>
   <si>
     <t>MALAPATAN SARANGANI</t>
   </si>
   <si>
     <t>MARCELINA S ALBERCA</t>
   </si>
   <si>
     <t>K7063-78651</t>
   </si>
   <si>
     <t>ANNA GRACE MANDANGIN</t>
   </si>
   <si>
     <t>K7063-78650</t>
   </si>
   <si>
     <t>JAMOR HARID</t>
   </si>
   <si>
     <t>K7068-69149</t>
   </si>
@@ -692,51 +692,51 @@
   <si>
     <t>K7074-62689</t>
   </si>
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>Lucilyn b. Dumas</t>
   </si>
   <si>
     <t>K7058-75888</t>
   </si>
   <si>
     <t>NASIPIT AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>Gloria pomera</t>
   </si>
   <si>
     <t>K7020-68679</t>
   </si>
   <si>
     <t>REMEDIOS T. ROMUALDEZ AGUSAN DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">EMMA MENCIAS </t>
+    <t>EMMA MENCIAS</t>
   </si>
   <si>
     <t>K7129-74357</t>
   </si>
   <si>
     <t>CITY OF BAYUGAN AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>PEDRI ANA S. ABOY</t>
   </si>
   <si>
     <t>K5003-74724</t>
   </si>
   <si>
     <t>PROSPERIDAD (Capital) AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>JOCELYN ECOBEN</t>
   </si>
   <si>
     <t>K5003-74731</t>
   </si>
   <si>
     <t>Libellous mae catamco</t>
   </si>
@@ -749,51 +749,51 @@
   <si>
     <t>Bienvenido m. Pahit</t>
   </si>
   <si>
     <t>K7017-66449</t>
   </si>
   <si>
     <t>ALEGRIA SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>EMMA A CASUGA</t>
   </si>
   <si>
     <t>K7020-68806</t>
   </si>
   <si>
     <t>MAINIT SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>ODYSSEYS VIRTUDAZO</t>
   </si>
   <si>
     <t>K7072-73330</t>
   </si>
   <si>
-    <t xml:space="preserve">ANITA LIOREN </t>
+    <t>ANITA LIOREN</t>
   </si>
   <si>
     <t>K7072-72786</t>
   </si>
   <si>
     <t>VIC MANTEZA</t>
   </si>
   <si>
     <t>K7017-68504</t>
   </si>
   <si>
     <t>MALIMONO SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>ALBERTO T ESCOZA JR</t>
   </si>
   <si>
     <t>K7020-68808</t>
   </si>
   <si>
     <t>JELIAN ANNE T MONCANO</t>
   </si>
   <si>
     <t>K7125-74095</t>
   </si>