--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -74,75 +74,75 @@
   <si>
     <t>REMEGIO MABALE JR.</t>
   </si>
   <si>
     <t>K5004-74211</t>
   </si>
   <si>
     <t>GINGOOG CITY MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>GINALYN CAINOY</t>
   </si>
   <si>
     <t>K7124-75791</t>
   </si>
   <si>
     <t>MELECIO R. TIMBAL</t>
   </si>
   <si>
     <t>K7069-68744</t>
   </si>
   <si>
     <t>ALAMADA COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">Nanay adta bansil </t>
+    <t>Nanay adta bansil</t>
   </si>
   <si>
     <t>K7126-74685</t>
   </si>
   <si>
     <t>CARMEN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Monaim Kangguan Mamendig</t>
   </si>
   <si>
     <t>K7072-62165</t>
   </si>
   <si>
     <t>PATATO A. LUMAMBAS</t>
   </si>
   <si>
     <t>K7133-73713</t>
   </si>
   <si>
     <t>KABACAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">Bons mupak </t>
+    <t>Bons mupak</t>
   </si>
   <si>
     <t>K7068-62963</t>
   </si>
   <si>
     <t>BEBOT KAMBANG</t>
   </si>
   <si>
     <t>K7017-69210</t>
   </si>
   <si>
     <t>BRUDIE AMAL MACALNAS</t>
   </si>
   <si>
     <t>K7026-73918</t>
   </si>
   <si>
     <t>CITY OF KIDAPAWAN (Capital) COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Lailah A Dig</t>
   </si>
   <si>
     <t>K7126-75084</t>
   </si>
@@ -152,51 +152,51 @@
   <si>
     <t>K7030-74460</t>
   </si>
   <si>
     <t>MARIECRIS D AÑASCO</t>
   </si>
   <si>
     <t>K7129-75307</t>
   </si>
   <si>
     <t>EVA F. SALA</t>
   </si>
   <si>
     <t>K7093-72997</t>
   </si>
   <si>
     <t>YUSRA KATTE B. MADIE</t>
   </si>
   <si>
     <t>K7020-63347</t>
   </si>
   <si>
     <t>MAKILALA COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">LANY A GENABE </t>
+    <t>LANY A GENABE</t>
   </si>
   <si>
     <t>K6002-74479</t>
   </si>
   <si>
     <t>VIRGINIA  T. BAMA</t>
   </si>
   <si>
     <t>K7072-62853</t>
   </si>
   <si>
     <t>MATALAM COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>RAYME SEQUIDO</t>
   </si>
   <si>
     <t>K7063-62802</t>
   </si>
   <si>
     <t>PINKY A.CABRISTANTE</t>
   </si>
   <si>
     <t>K7063-62861</t>
   </si>
@@ -212,105 +212,105 @@
   <si>
     <t>M'LANG COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>VILMA D RONQUILLO</t>
   </si>
   <si>
     <t>K7133-73560</t>
   </si>
   <si>
     <t>Marlene panes alcuezar</t>
   </si>
   <si>
     <t>K7129-74386</t>
   </si>
   <si>
     <t>PIGKAWAYAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>SHERRY ANN V. LAZALITA</t>
   </si>
   <si>
     <t>K7129-74922</t>
   </si>
   <si>
-    <t xml:space="preserve">DIVINA GARZON </t>
+    <t>DIVINA GARZON</t>
   </si>
   <si>
     <t>K7124-75319</t>
   </si>
   <si>
     <t>GLORGIE APARE</t>
   </si>
   <si>
     <t>K7133-71549</t>
   </si>
   <si>
     <t>PIKIT COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Nur linda rico</t>
   </si>
   <si>
     <t>K7093-68766</t>
   </si>
   <si>
-    <t xml:space="preserve">SANNY PIANG </t>
+    <t>SANNY PIANG</t>
   </si>
   <si>
     <t>K7068-70157</t>
   </si>
   <si>
     <t>IBRAHIM L.PALIDUMAMA</t>
   </si>
   <si>
     <t>K7072-69873</t>
   </si>
   <si>
     <t>NGUNAY G. PASAGUI</t>
   </si>
   <si>
     <t>K7061-74951</t>
   </si>
   <si>
     <t>Noria Budtong</t>
   </si>
   <si>
     <t>K7133-73075</t>
   </si>
   <si>
     <t>Mastura milicano</t>
   </si>
   <si>
     <t>K7016-74626</t>
   </si>
   <si>
     <t>PRESIDENT ROXAS COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">ALBINO PINGKIAN </t>
+    <t>ALBINO PINGKIAN</t>
   </si>
   <si>
     <t>K7063-70279</t>
   </si>
   <si>
     <t>TULUNAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>HELEN L.PORRAS</t>
   </si>
   <si>
     <t>K7030-75761</t>
   </si>
   <si>
     <t>ANTIPAS COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>ANTONIO BEDICO</t>
   </si>
   <si>
     <t>K7123-75732</t>
   </si>
   <si>
     <t>LAYOS JUVELON</t>
   </si>
@@ -332,75 +332,75 @@
   <si>
     <t>K7073-74933</t>
   </si>
   <si>
     <t>COTABATO CITY COTABATO CITY</t>
   </si>
   <si>
     <t>ANITHA I. TAMBAG</t>
   </si>
   <si>
     <t>K7017-72838</t>
   </si>
   <si>
     <t>REGINA K JILHANO</t>
   </si>
   <si>
     <t>K7068-70002</t>
   </si>
   <si>
     <t>ESMAEL K MAMADRA</t>
   </si>
   <si>
     <t>K7129-74515</t>
   </si>
   <si>
-    <t xml:space="preserve">OMAR G- MAGUID </t>
+    <t>OMAR G- MAGUID</t>
   </si>
   <si>
     <t>K7093-68637</t>
   </si>
   <si>
-    <t xml:space="preserve">NABILA A. SUMANDAR </t>
+    <t>NABILA A. SUMANDAR</t>
   </si>
   <si>
     <t>K7072-73005</t>
   </si>
   <si>
     <t>FAISAL MAITEM</t>
   </si>
   <si>
     <t>K7129-75722</t>
   </si>
   <si>
     <t>jerveen patrimonio</t>
   </si>
   <si>
     <t>K7133-71954</t>
   </si>
   <si>
-    <t xml:space="preserve">Sahyle Abdullah </t>
+    <t>Sahyle Abdullah</t>
   </si>
   <si>
     <t>K7093-62719</t>
   </si>
   <si>
     <t>HASHER DESALUNGAN</t>
   </si>
   <si>
     <t>K7063-73201</t>
   </si>
   <si>
     <t>JOSEPHINE MOFASTAN</t>
   </si>
   <si>
     <t>K7074-63633</t>
   </si>
   <si>
     <t>Faisal maitem</t>
   </si>
   <si>
     <t>K7017-62510</t>
   </si>
   <si>
     <t>ANDY M GUIAPAL</t>
   </si>
@@ -644,78 +644,78 @@
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>FELECISIMA DIOLA</t>
   </si>
   <si>
     <t>K7123-75276</t>
   </si>
   <si>
     <t>ERWIN INCIERTO</t>
   </si>
   <si>
     <t>K6002-73859</t>
   </si>
   <si>
     <t>CITY OF CABADBARAN AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>GENYVA S. GAMAYON</t>
   </si>
   <si>
     <t>K7125-73944</t>
   </si>
   <si>
-    <t xml:space="preserve">Leonil Escobia </t>
+    <t>Leonil Escobia</t>
   </si>
   <si>
     <t>K7125-73963</t>
   </si>
   <si>
     <t>CARMEN AGUSAN DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Joan A Sanchez </t>
+    <t>Joan A Sanchez</t>
   </si>
   <si>
     <t>K7058-75888</t>
   </si>
   <si>
     <t>NASIPIT AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>Gloria pomera</t>
   </si>
   <si>
     <t>K7093-62498</t>
   </si>
   <si>
     <t>CITY OF BAYUGAN AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">SHAIRA LABRADOR </t>
+    <t>SHAIRA LABRADOR</t>
   </si>
   <si>
     <t>K7017-70393</t>
   </si>
   <si>
     <t>ANDREW U HALANGDON</t>
   </si>
   <si>
     <t>K5003-74724</t>
   </si>
   <si>
     <t>PROSPERIDAD (Capital) AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>JOCELYN ECOBEN</t>
   </si>
   <si>
     <t>K5005-63285</t>
   </si>
   <si>
     <t>SAN FRANCISCO AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>JUDITH MISA BARRUGA</t>
   </si>
@@ -761,51 +761,51 @@
   <si>
     <t>SISON SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>Candilas meralos mullet</t>
   </si>
   <si>
     <t>K7068-70264</t>
   </si>
   <si>
     <t>SURIGAO CITY (Capital) SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>DEXTER TORAJA HEROSANO/ROSELENG PIGGERY</t>
   </si>
   <si>
     <t>K7016-74196</t>
   </si>
   <si>
     <t>EVA MILLAN</t>
   </si>
   <si>
     <t>K8002-74600</t>
   </si>
   <si>
-    <t xml:space="preserve">JANET GACOSTA </t>
+    <t>JANET GACOSTA</t>
   </si>
   <si>
     <t>K7073-75415</t>
   </si>
   <si>
     <t>TUBOD SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>ERMILYN G. PEDRAYA</t>
   </si>
   <si>
     <t>K7020-62246</t>
   </si>
   <si>
     <t>HINATUAN SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>DEXTER GOTONG</t>
   </si>
   <si>
     <t>K7063-62817</t>
   </si>
   <si>
     <t>SIBUNAG GUIMARAS</t>
   </si>