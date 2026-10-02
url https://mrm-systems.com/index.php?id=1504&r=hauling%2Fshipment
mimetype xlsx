--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -218,57 +218,57 @@
   <si>
     <t>MARITES GALIZA VALDEZ</t>
   </si>
   <si>
     <t>K7063-68559</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
     <t>KIARA ALTHEA P.DE LEON</t>
   </si>
   <si>
     <t>K7020-70004</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>ANA MARIA FEDELIS</t>
   </si>
   <si>
     <t>K7072-69047</t>
   </si>
   <si>
-    <t xml:space="preserve">RAYMUNDO P MENSALVAS </t>
+    <t>RAYMUNDO P MENSALVAS</t>
   </si>
   <si>
     <t>K7020-68529</t>
   </si>
   <si>
-    <t xml:space="preserve">JAYSON A CATUIRAN </t>
+    <t>JAYSON A CATUIRAN</t>
   </si>
   <si>
     <t>K7017-71725</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>GEORGE DUQUE</t>
   </si>
   <si>
     <t>K7020-70132</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
     <t>MILAGROS PERALTA</t>
   </si>
   <si>
     <t>K5005-68100</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
@@ -278,51 +278,51 @@
   <si>
     <t>K7020-68369</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>GADLY D PAPA</t>
   </si>
   <si>
     <t>K5005-68154</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MALEN ESPELERA</t>
   </si>
   <si>
     <t>K7020-70122</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">LENDY P TULINGAN </t>
+    <t>LENDY P TULINGAN</t>
   </si>
   <si>
     <t>K7017-67369</t>
   </si>
   <si>
     <t>VILLAVERDE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>SARIAH A BULAYUNGAN</t>
   </si>
   <si>
     <t>K7063-68573</t>
   </si>
   <si>
     <t>BAGAC BATAAN</t>
   </si>
   <si>
     <t>NELDA N.BULANADI</t>
   </si>
   <si>
     <t>K7072-68832</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
@@ -503,51 +503,51 @@
   <si>
     <t>K7017-66820</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
     <t>HECTOR L ROSIDO</t>
   </si>
   <si>
     <t>K7063-69641</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
     <t>MARYCEL.B.CORPUZ</t>
   </si>
   <si>
     <t>K7020-69968</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JAY N MITU </t>
+    <t>JAY N MITU</t>
   </si>
   <si>
     <t>K7063-68724</t>
   </si>
   <si>
     <t>ANDA PANGASINAN</t>
   </si>
   <si>
     <t>LITA M.JIMENEZ</t>
   </si>
   <si>
     <t>K7063-70071</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>VALENTIN PARILLA</t>
   </si>
   <si>
     <t>K7017-68577</t>
   </si>
   <si>
     <t>BANI PANGASINAN</t>
   </si>