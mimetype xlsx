--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -74,120 +74,120 @@
   <si>
     <t>MARISSA MENDOZA</t>
   </si>
   <si>
     <t>K7127-71756</t>
   </si>
   <si>
     <t>MANGATAREM PANGASINAN</t>
   </si>
   <si>
     <t>LIANA RELOJ</t>
   </si>
   <si>
     <t>K6002-71522</t>
   </si>
   <si>
     <t>JUDY ANN AGSAWA</t>
   </si>
   <si>
     <t>K5004-69847</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">GINA K PADILLON </t>
+    <t>GINA K PADILLON</t>
   </si>
   <si>
     <t>K7026-71934</t>
   </si>
   <si>
     <t>Joel v. Palitec</t>
   </si>
   <si>
     <t>K5004-80809</t>
   </si>
   <si>
     <t>LINA ERGUIZA</t>
   </si>
   <si>
     <t>K7011-73463</t>
   </si>
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
     <t>RAQUEL PALISOC</t>
   </si>
   <si>
     <t>K7016-73478</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
     <t>GREGORIO NARDING METIAM</t>
   </si>
   <si>
     <t>K7129-72789</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>HAYDEN G. SORIANO</t>
   </si>
   <si>
     <t>K7068-79623</t>
   </si>
   <si>
     <t>DITAS L VICERA</t>
   </si>
   <si>
     <t>K7123-80339</t>
   </si>
   <si>
-    <t xml:space="preserve">CELSO R. CORTEZ </t>
+    <t>CELSO R. CORTEZ</t>
   </si>
   <si>
     <t>K5003-79067</t>
   </si>
   <si>
-    <t xml:space="preserve">SHARON S RESURCION </t>
+    <t>SHARON S RESURCION</t>
   </si>
   <si>
     <t>K7016-71668</t>
   </si>
   <si>
-    <t xml:space="preserve">LUZ PASAGOY </t>
+    <t>LUZ PASAGOY</t>
   </si>
   <si>
     <t>K7123-72535</t>
   </si>
   <si>
-    <t xml:space="preserve">MARK CHRISTOPHER DE GUZMAN </t>
+    <t>MARK CHRISTOPHER DE GUZMAN</t>
   </si>
   <si>
     <t>K6002-73620</t>
   </si>
   <si>
     <t>ROSALINDA MENDEZ FERRER</t>
   </si>
   <si>
     <t>K7124-70654</t>
   </si>
   <si>
     <t>MERLYN BATAN RAMOS</t>
   </si>
   <si>
     <t>K7123-73067</t>
   </si>
   <si>
     <t>ANDA PANGASINAN</t>
   </si>
   <si>
     <t>Jaycee dela cruz anastacio</t>
   </si>
   <si>
     <t>K7129-70657</t>
   </si>
@@ -200,51 +200,51 @@
   <si>
     <t>BANI PANGASINAN</t>
   </si>
   <si>
     <t>ROSE LYN  CASTA LLORCA</t>
   </si>
   <si>
     <t>K8002-73306</t>
   </si>
   <si>
     <t>REGINE V THRRA</t>
   </si>
   <si>
     <t>K7129-72516</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>
   <si>
     <t>JOSEPH REYES</t>
   </si>
   <si>
     <t>K7133-68580</t>
   </si>
   <si>
-    <t xml:space="preserve">Elma minor tagnong </t>
+    <t>Elma minor tagnong</t>
   </si>
   <si>
     <t>K7124-74125</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
     <t>AILEEN F. RAMOS</t>
   </si>
   <si>
     <t>K6002-73171</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
     <t>ERNESTO BUNAO</t>
   </si>
   <si>
     <t>K5004-78200</t>
   </si>
   <si>
     <t>JESUS D. BARUELO</t>
   </si>
@@ -254,69 +254,69 @@
   <si>
     <t>Victoria F. Iniba</t>
   </si>
   <si>
     <t>K7058-69256</t>
   </si>
   <si>
     <t>LABRADOR PANGASINAN</t>
   </si>
   <si>
     <t>BIANCA YNCIERTO</t>
   </si>
   <si>
     <t>K7074-80560</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>Myca dorio</t>
   </si>
   <si>
     <t>K7123-79698</t>
   </si>
   <si>
-    <t xml:space="preserve">JESSICA DELA CRUZ </t>
+    <t>JESSICA DELA CRUZ</t>
   </si>
   <si>
     <t>K7011-69382</t>
   </si>
   <si>
     <t>09318272652</t>
   </si>
   <si>
     <t>K7121-70882</t>
   </si>
   <si>
     <t>Cristy Paragas Abalos</t>
   </si>
   <si>
     <t>K7133-71069</t>
   </si>
   <si>
-    <t xml:space="preserve">Marlon c. Mallanao </t>
+    <t>Marlon c. Mallanao</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABK 6345</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JUNN</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>ROMY/POL</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>