--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -68,60 +68,60 @@
   <si>
     <t>K7074-79757</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>Danilyn l. Lagmay</t>
   </si>
   <si>
     <t>K7026-71743</t>
   </si>
   <si>
     <t>Rodora s. Balantas</t>
   </si>
   <si>
     <t>K7124-70833</t>
   </si>
   <si>
     <t>JACKSON S. ORDONIA</t>
   </si>
   <si>
     <t>K7123-75246</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA TERESA MAPATAC </t>
+    <t>MARIA TERESA MAPATAC</t>
   </si>
   <si>
     <t>K7061-70601</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">ZEA ANGEL CABRALES </t>
+    <t>ZEA ANGEL CABRALES</t>
   </si>
   <si>
     <t>K8002-69921</t>
   </si>
   <si>
     <t>FLORENCE CHECA</t>
   </si>
   <si>
     <t>K7121-74783</t>
   </si>
   <si>
     <t>Felino Jr Pong-Et</t>
   </si>
   <si>
     <t>K7133-69134</t>
   </si>
   <si>
     <t>Ivy rose lawson</t>
   </si>
   <si>
     <t>K5005-80561</t>
   </si>
   <si>
     <t>RIZAL MAE MENDOZA</t>
   </si>
@@ -131,126 +131,126 @@
   <si>
     <t>RHEA LYN R. ESGUERRA</t>
   </si>
   <si>
     <t>K7026-72012</t>
   </si>
   <si>
     <t>YOLANDA DUMAGUING</t>
   </si>
   <si>
     <t>K7126-72349</t>
   </si>
   <si>
     <t>Lavon  Joy Mayo</t>
   </si>
   <si>
     <t>K7016-72611</t>
   </si>
   <si>
     <t>MA. ROSARIO MEJIA</t>
   </si>
   <si>
     <t>K5004-69691</t>
   </si>
   <si>
-    <t xml:space="preserve">ESTELA SAKIWAT </t>
+    <t>ESTELA SAKIWAT</t>
   </si>
   <si>
     <t>K7061-72973</t>
   </si>
   <si>
-    <t xml:space="preserve">Veronica Pangilinan </t>
+    <t>Veronica Pangilinan</t>
   </si>
   <si>
     <t>K5002-73572</t>
   </si>
   <si>
     <t>MARY JANE CANGGAT</t>
   </si>
   <si>
     <t>K7058-72602</t>
   </si>
   <si>
     <t>Rolinda viado</t>
   </si>
   <si>
     <t>K7026-70651</t>
   </si>
   <si>
     <t>Edwin david</t>
   </si>
   <si>
     <t>K7026-69107</t>
   </si>
   <si>
     <t>K6002-74554</t>
   </si>
   <si>
     <t>LILIBETH  CADA</t>
   </si>
   <si>
     <t>K7125-71947</t>
   </si>
   <si>
     <t>MICHAEL VINCENT VALDEZ</t>
   </si>
   <si>
     <t>K7124-72308</t>
   </si>
   <si>
     <t>KAPANGAN BENGUET</t>
   </si>
   <si>
     <t>NACRIZ B RABINO</t>
   </si>
   <si>
     <t>K7125-71321</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">Warle Nabus </t>
+    <t>Warle Nabus</t>
   </si>
   <si>
     <t>K7133-71204</t>
   </si>
   <si>
     <t>Edward p  ayugat</t>
   </si>
   <si>
     <t>K7126-73758</t>
   </si>
   <si>
     <t>Robert K Wales</t>
   </si>
   <si>
     <t>K7061-71477</t>
   </si>
   <si>
-    <t xml:space="preserve">Sheryl Padsongay </t>
+    <t>Sheryl Padsongay</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBJ 1158</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>RANNY</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>JUN</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>