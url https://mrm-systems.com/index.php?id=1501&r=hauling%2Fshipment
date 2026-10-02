--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -245,75 +245,75 @@
   <si>
     <t>MR. GIL  D. BULAQUEN̈A</t>
   </si>
   <si>
     <t>K7074-80261</t>
   </si>
   <si>
     <t>SIGMA CAPIZ</t>
   </si>
   <si>
     <t>Cecilia j. Jore</t>
   </si>
   <si>
     <t>K7017-62248</t>
   </si>
   <si>
     <t>ALIMODIAN ILOILO</t>
   </si>
   <si>
     <t>ROGIN C ALEGARBES</t>
   </si>
   <si>
     <t>K7061-75130</t>
   </si>
   <si>
-    <t xml:space="preserve">Ian BARTIZO </t>
+    <t>Ian BARTIZO</t>
   </si>
   <si>
     <t>K7123-75781</t>
   </si>
   <si>
     <t>BADIANGAN ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">ELMER C PARIS </t>
+    <t>ELMER C PARIS</t>
   </si>
   <si>
     <t>K7127-74428</t>
   </si>
   <si>
     <t>BANATE ILOILO</t>
   </si>
   <si>
     <t>GRECYL B MONSERAT</t>
   </si>
   <si>
     <t>K7123-75314</t>
   </si>
   <si>
-    <t xml:space="preserve">NELIA M. VILLARUEL </t>
+    <t>NELIA M. VILLARUEL</t>
   </si>
   <si>
     <t>K7026-72706</t>
   </si>
   <si>
     <t>BAROTAC NUEVO ILOILO</t>
   </si>
   <si>
     <t>Anthony Bolivar Belgira</t>
   </si>
   <si>
     <t>K7058-75351</t>
   </si>
   <si>
     <t>CABATUAN ILOILO</t>
   </si>
   <si>
     <t>Milda campos</t>
   </si>
   <si>
     <t>K7093-62765</t>
   </si>
   <si>
     <t>CARLES ILOILO</t>
   </si>
@@ -392,51 +392,51 @@
   <si>
     <t>Lilibeth guirhem</t>
   </si>
   <si>
     <t>K7061-75074</t>
   </si>
   <si>
     <t>Larah Dale Payas</t>
   </si>
   <si>
     <t>K7058-74722</t>
   </si>
   <si>
     <t>Jan  beverly  suelan  buncag</t>
   </si>
   <si>
     <t>K7129-74259</t>
   </si>
   <si>
     <t>NORA PLAGE TOMAS PLAGA</t>
   </si>
   <si>
     <t>K7126-72358</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ofrina s zamora</t>
+    <t>Ofrina s zamora</t>
   </si>
   <si>
     <t>K7129-72469</t>
   </si>
   <si>
     <t>MARY ANN OTON</t>
   </si>
   <si>
     <t>K7011-75723</t>
   </si>
   <si>
     <t>JANIUAY ILOILO</t>
   </si>
   <si>
     <t>ELIZABETH ARCA</t>
   </si>
   <si>
     <t>K7073-74595</t>
   </si>
   <si>
     <t>LOUITA GALILET</t>
   </si>
   <si>
     <t>K7123-75784</t>
   </si>
@@ -476,51 +476,51 @@
   <si>
     <t>ESTELA AZUELA</t>
   </si>
   <si>
     <t>K7011-72332</t>
   </si>
   <si>
     <t>LEON ILOILO</t>
   </si>
   <si>
     <t>SEGUNDINA C. CALUBAYAN</t>
   </si>
   <si>
     <t>K7121-74827</t>
   </si>
   <si>
     <t>MIAGAO ILOILO</t>
   </si>
   <si>
     <t>Marisa E Momville</t>
   </si>
   <si>
     <t>K7133-72843</t>
   </si>
   <si>
-    <t xml:space="preserve">Delia fabillo </t>
+    <t>Delia fabillo</t>
   </si>
   <si>
     <t>K5005-79894</t>
   </si>
   <si>
     <t>MINA ILOILO</t>
   </si>
   <si>
     <t>NANETTE  GEPILGA</t>
   </si>
   <si>
     <t>K5004-74243</t>
   </si>
   <si>
     <t>OTON ILOILO</t>
   </si>
   <si>
     <t>MAECHEL LIMA ALMONIA</t>
   </si>
   <si>
     <t>K7072-80332</t>
   </si>
   <si>
     <t>JENNIE DELA PAZ</t>
   </si>
@@ -743,105 +743,105 @@
   <si>
     <t>Ursula S Balayo</t>
   </si>
   <si>
     <t>K5005-79872</t>
   </si>
   <si>
     <t>CITY OF HIMAMAYLAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>JAY S GARDOSE</t>
   </si>
   <si>
     <t>K7121-75112</t>
   </si>
   <si>
     <t>Mary jane lirazan alvarez</t>
   </si>
   <si>
     <t>K7058-74712</t>
   </si>
   <si>
     <t>HINOBA-AN (ASIA) NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Helen  solatorio</t>
+    <t>Helen  solatorio</t>
   </si>
   <si>
     <t>K7017-61985</t>
   </si>
   <si>
     <t>ILOG NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">MILMAR GONZALES </t>
+    <t>MILMAR GONZALES</t>
   </si>
   <si>
     <t>K7123-75731</t>
   </si>
   <si>
     <t>ISABELA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Abraham Lames</t>
   </si>
   <si>
     <t>K7011-75557</t>
   </si>
   <si>
     <t>CITY OF KABANKALAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>LEA GUERRERO</t>
   </si>
   <si>
     <t>K7063-62393</t>
   </si>
   <si>
     <t>MARY T.ALBESTOR</t>
   </si>
   <si>
     <t>K5005-78557</t>
   </si>
   <si>
     <t>DR RODOLFO BLANCIA JR</t>
   </si>
   <si>
     <t>K7011-72311</t>
   </si>
   <si>
     <t>ROWENA ESTANDARTE</t>
   </si>
   <si>
     <t>K7061-75140</t>
   </si>
   <si>
     <t>LA CARLOTA CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Iver Gelaver </t>
+    <t>Iver Gelaver</t>
   </si>
   <si>
     <t>K7074-62295</t>
   </si>
   <si>
     <t>MANAPLA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Mitzi sanapo</t>
   </si>
   <si>
     <t>K5004-80621</t>
   </si>
   <si>
     <t>PONTEVEDRA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>STEPHANNY J. SANTIAGO</t>
   </si>
   <si>
     <t>K7124-74511</t>
   </si>
   <si>
     <t>PULUPANDAN NEGROS OCCIDENTAL</t>
   </si>
@@ -869,93 +869,93 @@
   <si>
     <t>K7135-73894</t>
   </si>
   <si>
     <t>Anita A Capili</t>
   </si>
   <si>
     <t>K7124-74277</t>
   </si>
   <si>
     <t>CHRISTINA BACALSO</t>
   </si>
   <si>
     <t>K6002-75609</t>
   </si>
   <si>
     <t>SILAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>DIVINA C. MEDINA</t>
   </si>
   <si>
     <t>K7125-80082</t>
   </si>
   <si>
-    <t xml:space="preserve">ARNEL G BRITANICO </t>
+    <t>ARNEL G BRITANICO</t>
   </si>
   <si>
     <t>K5003-80346</t>
   </si>
   <si>
     <t>CITY OF TALISAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>RENCY GARCIA OLIS</t>
   </si>
   <si>
     <t>K7068-63309</t>
   </si>
   <si>
     <t>VALLADOLID NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Claire E. Napugot</t>
   </si>
   <si>
     <t>K7016-74065</t>
   </si>
   <si>
     <t>CITY OF VICTORIAS NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">RIC AGUIRRE </t>
+    <t>RIC AGUIRRE</t>
   </si>
   <si>
     <t>K7073-75279</t>
   </si>
   <si>
     <t>BUENA15TA GUIMARAS</t>
   </si>
   <si>
     <t>Frexy T Labayani</t>
   </si>
   <si>
     <t>K7123-75707</t>
   </si>
   <si>
-    <t xml:space="preserve">RODOLFO M. GUARIN </t>
+    <t>RODOLFO M. GUARIN</t>
   </si>
   <si>
     <t>K5005-62811</t>
   </si>
   <si>
     <t>NUEVA VALENCIA GUIMARAS</t>
   </si>
   <si>
     <t>MERLINA GALANO</t>
   </si>
   <si>
     <t>K7063-62817</t>
   </si>
   <si>
     <t>SIBUNAG GUIMARAS</t>
   </si>
   <si>
     <t>JORRY J.GALVAN</t>
   </si>
   <si>
     <t>K7093-62224</t>
   </si>
   <si>
     <t>MERLINDA GANGE</t>
   </si>