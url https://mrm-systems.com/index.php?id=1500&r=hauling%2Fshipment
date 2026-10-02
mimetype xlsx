--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -74,156 +74,156 @@
   <si>
     <t>ARCELIA M. TORIO</t>
   </si>
   <si>
     <t>K7129-69308</t>
   </si>
   <si>
     <t>KAREN MARIE GAMBAO</t>
   </si>
   <si>
     <t>K5003-72796</t>
   </si>
   <si>
     <t>Alejandro canilang</t>
   </si>
   <si>
     <t>K7124-71919</t>
   </si>
   <si>
     <t>SHAIRA MAY M. ROSARIO</t>
   </si>
   <si>
     <t>K7123-69826</t>
   </si>
   <si>
-    <t xml:space="preserve">MARCELINA LUCAS </t>
+    <t>MARCELINA LUCAS</t>
   </si>
   <si>
     <t>K7123-72141</t>
   </si>
   <si>
     <t>K7135-70790</t>
   </si>
   <si>
     <t>SAN MANUEL PANGASINAN</t>
   </si>
   <si>
     <t>Maricris B Bruno</t>
   </si>
   <si>
     <t>K7061-71567</t>
   </si>
   <si>
     <t>Maureen Corpuz</t>
   </si>
   <si>
     <t>K7026-72222</t>
   </si>
   <si>
     <t>JUVELYN GINES SACULLES</t>
   </si>
   <si>
     <t>K7026-74149</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>EXIEL S. RIVERA</t>
   </si>
   <si>
     <t>K7058-71200</t>
   </si>
   <si>
-    <t xml:space="preserve"> Eugenia m bautista. Daisy  m bautista</t>
+    <t>Eugenia m bautista. Daisy  m bautista</t>
   </si>
   <si>
     <t>K7123-73064</t>
   </si>
   <si>
     <t>Jan kyle Razon</t>
   </si>
   <si>
     <t>K5002-80634</t>
   </si>
   <si>
     <t>MONA M. CABONITA</t>
   </si>
   <si>
     <t>K7058-69141</t>
   </si>
   <si>
     <t>LAOAC PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Wilma b baing</t>
+    <t>Wilma b baing</t>
   </si>
   <si>
     <t>K7127-73579</t>
   </si>
   <si>
     <t>BENJSAMIN  C, REYES</t>
   </si>
   <si>
     <t>K7011-72950</t>
   </si>
   <si>
     <t>MARIA THERESA DULAY</t>
   </si>
   <si>
     <t>K5002-72390</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
     <t>CRISTINA VITAL</t>
   </si>
   <si>
     <t>K7080-80696</t>
   </si>
   <si>
     <t>JERIELYN C DAYANG</t>
   </si>
   <si>
     <t>K5003-72274</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>Manilyn mariano</t>
   </si>
   <si>
     <t>K5003-80474</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">ALLAN LORENZO </t>
+    <t>ALLAN LORENZO</t>
   </si>
   <si>
     <t>K7126-71778</t>
   </si>
   <si>
     <t>Sheryl S Arciaga</t>
   </si>
   <si>
     <t>K7011-73731</t>
   </si>
   <si>
     <t>VICENTE  ALLI  C. HABANA</t>
   </si>
   <si>
     <t>K7063-79695</t>
   </si>
   <si>
     <t>LA PAZ TARLAC</t>
   </si>
   <si>
     <t>CORAZON MATIAS</t>
   </si>
   <si>
     <t>K5003-71920</t>
   </si>
@@ -248,51 +248,51 @@
   <si>
     <t>K5002-72334</t>
   </si>
   <si>
     <t>ANGEL MANANSALA</t>
   </si>
   <si>
     <t>K5001-80606</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>Willy Sagun</t>
   </si>
   <si>
     <t>K8002-70963</t>
   </si>
   <si>
     <t>JEFFREY JAVIER</t>
   </si>
   <si>
     <t>K7016-80800</t>
   </si>
   <si>
-    <t xml:space="preserve">JAIME/ AURE RAFAEL </t>
+    <t>JAIME/ AURE RAFAEL</t>
   </si>
   <si>
     <t>K7074-78793</t>
   </si>
   <si>
     <t>AARON t .FELIX</t>
   </si>
   <si>
     <t>K5002-70824</t>
   </si>
   <si>
     <t>BINALONAN PANGASINAN</t>
   </si>
   <si>
     <t>MARICRIS CACHO</t>
   </si>
   <si>
     <t>K5004-73646</t>
   </si>
   <si>
     <t>PILMAR GONZALES</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>