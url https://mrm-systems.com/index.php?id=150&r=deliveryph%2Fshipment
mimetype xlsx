--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>05/22/2026 02:10:11 - 05/22/2026 02:30:54</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -74,126 +74,123 @@
   <si>
     <t>MARINO SOURIBIO</t>
   </si>
   <si>
     <t>K7061-92650</t>
   </si>
   <si>
     <t>Regina leigh  Lacson</t>
   </si>
   <si>
     <t>K5003-93298</t>
   </si>
   <si>
     <t>lilian torres</t>
   </si>
   <si>
     <t>K5003-93515</t>
   </si>
   <si>
     <t>ROMELY  CABRERA</t>
   </si>
   <si>
     <t>K5003-93276</t>
   </si>
   <si>
-    <t xml:space="preserve">orly sebastian </t>
+    <t>orly sebastian</t>
   </si>
   <si>
     <t>K7129-77357</t>
   </si>
   <si>
     <t>CITY OF MUNTINLUPA NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>Roger castro</t>
   </si>
   <si>
     <t>K5005-91475</t>
   </si>
   <si>
     <t>CITY OF PARAÑAQUE NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>BRYSON ANTENOR</t>
   </si>
   <si>
     <t>T260308135817163</t>
   </si>
   <si>
-    <t xml:space="preserve">JONATHAN CLAROS </t>
+    <t>JONATHAN CLAROS</t>
   </si>
   <si>
     <t>T260308140224848</t>
   </si>
   <si>
-    <t xml:space="preserve">ANITA ABELLANO </t>
+    <t>ANITA ABELLANO</t>
   </si>
   <si>
     <t>T260310193009272</t>
   </si>
   <si>
-    <t xml:space="preserve">LOLITA GARCIA </t>
+    <t>LOLITA GARCIA</t>
   </si>
   <si>
     <t>T260313135346457</t>
   </si>
   <si>
     <t>ED/ KRYSTAL/ ARIS VILLANUEVA</t>
   </si>
   <si>
     <t>T260313135540480</t>
   </si>
   <si>
     <t>T260316144431756</t>
   </si>
   <si>
-    <t xml:space="preserve">CRIS RICHARD P. FETALVERO c/o PRINCE ANN PANZA </t>
+    <t>CRIS RICHARD P. FETALVERO c/o PRINCE ANN PANZA</t>
   </si>
   <si>
     <t>T260316144618383</t>
   </si>
   <si>
-    <t>CRIS RICHARD P. FETALVERO c/o PRINCE ANN PANZA</t>
-[...1 lines deleted...]
-  <si>
     <t>T260311141825875</t>
   </si>
   <si>
     <t>RENATO NODADO</t>
   </si>
   <si>
     <t>T260311142840095</t>
   </si>
   <si>
     <t>CARLOS CASTANOS</t>
   </si>
   <si>
     <t>T260309091413489</t>
   </si>
   <si>
-    <t xml:space="preserve">EMMANUEL N.B GOYENA </t>
+    <t>EMMANUEL N.B GOYENA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN3743</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>renante</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>jogene</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jogene Mendoza</t>
   </si>
@@ -772,141 +769,141 @@
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19" t="s">
         <v>11</v>
       </c>
       <c r="C19">
         <v>2</v>
       </c>
       <c r="D19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20" t="s">
         <v>11</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B21" t="s">
         <v>22</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
       <c r="D22" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B23" t="s">
         <v>25</v>
       </c>
       <c r="C23">
         <v>2</v>
       </c>
       <c r="D23" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B25" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>