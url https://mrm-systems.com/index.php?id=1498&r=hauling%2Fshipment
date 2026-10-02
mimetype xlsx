--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -92,168 +92,168 @@
   <si>
     <t>K7123-72661</t>
   </si>
   <si>
     <t>BURGOS ISABELA</t>
   </si>
   <si>
     <t>GAEVES T. BAUA</t>
   </si>
   <si>
     <t>K7124-73305</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>DIANA MATAMMO</t>
   </si>
   <si>
     <t>K7123-73723</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">NELIA VARILLA </t>
+    <t>NELIA VARILLA</t>
   </si>
   <si>
     <t>K7026-73380</t>
   </si>
   <si>
     <t>REINA MERCEDES ISABELA</t>
   </si>
   <si>
     <t>JOSEPH FROGOZO</t>
   </si>
   <si>
     <t>K7135-72779</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
     <t>Vilma lutrania</t>
   </si>
   <si>
     <t>K7016-71988</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>EDMAR ABANTO</t>
   </si>
   <si>
     <t>K6002-72607</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>DENMARK. YATAR</t>
   </si>
   <si>
     <t>K7127-71861</t>
   </si>
   <si>
-    <t xml:space="preserve">LILY P, VALENZUELA </t>
+    <t>LILY P, VALENZUELA</t>
   </si>
   <si>
     <t>K7016-71910</t>
   </si>
   <si>
     <t>OLIVER LAZARO</t>
   </si>
   <si>
     <t>K7124-71903</t>
   </si>
   <si>
     <t>DONNA CORPUZ</t>
   </si>
   <si>
     <t>K7127-79958</t>
   </si>
   <si>
     <t>AURORA G, BARICAUA</t>
   </si>
   <si>
     <t>K5002-80368</t>
   </si>
   <si>
     <t>ARNEL BLANZA</t>
   </si>
   <si>
     <t>K7125-71933</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">Jerald buen </t>
+    <t>Jerald buen</t>
   </si>
   <si>
     <t>K7135-69900</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Raynard M Licodini</t>
   </si>
   <si>
     <t>K7061-74210</t>
   </si>
   <si>
     <t>Lorenz De Gracia</t>
   </si>
   <si>
     <t>K7058-71768</t>
   </si>
   <si>
-    <t xml:space="preserve"> Brenda  agguid</t>
+    <t>Brenda  agguid</t>
   </si>
   <si>
     <t>K7129-71689</t>
   </si>
   <si>
     <t>DENELIE MORA</t>
   </si>
   <si>
     <t>K8002-72898</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MARCOS MAGDAY</t>
   </si>
   <si>
     <t>K7020-65040</t>
   </si>
   <si>
-    <t xml:space="preserve">SAMUEL A PAMITTAN </t>
+    <t>SAMUEL A PAMITTAN</t>
   </si>
   <si>
     <t>K7080-78829</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>DOMINADOR COMPAY</t>
   </si>
   <si>
     <t>K7123-74121</t>
   </si>
   <si>
     <t>ANALIZA VASQUEZ PABIO</t>
   </si>
   <si>
     <t>K7016-72354</t>
   </si>
   <si>
     <t>ROUMMEL ALEJANDRINO</t>
   </si>
   <si>
     <t>K7026-71039</t>
   </si>
@@ -266,78 +266,78 @@
   <si>
     <t>DIVINA DADURAL SUYAT</t>
   </si>
   <si>
     <t>K7061-74090</t>
   </si>
   <si>
     <t>BALER (Capital) AURORA</t>
   </si>
   <si>
     <t>Roel Lopez</t>
   </si>
   <si>
     <t>K7068-66811</t>
   </si>
   <si>
     <t>CASIGURAN AURORA</t>
   </si>
   <si>
     <t>LUCENA TAPEL</t>
   </si>
   <si>
     <t>K7121-72110</t>
   </si>
   <si>
-    <t xml:space="preserve">Shiela Mora </t>
+    <t>Shiela Mora</t>
   </si>
   <si>
     <t>K7061-70546</t>
   </si>
   <si>
     <t>DILASAG AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve">Leonardo Carbonnel </t>
+    <t>Leonardo Carbonnel</t>
   </si>
   <si>
     <t>K7011-69667</t>
   </si>
   <si>
     <t>DIPACULAO AURORA</t>
   </si>
   <si>
     <t>ROSELILIE A. MANZANO</t>
   </si>
   <si>
     <t>K7123-71742</t>
   </si>
   <si>
     <t>SAN LUIS AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve">MAYLA V AGUSTIN </t>
+    <t>MAYLA V AGUSTIN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBF9367</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Jeff</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Jose/Geromy</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>