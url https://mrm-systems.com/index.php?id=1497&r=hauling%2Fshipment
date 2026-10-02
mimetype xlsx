--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -56,129 +56,129 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5003-72971</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>Abdelziz Valerie mae</t>
   </si>
   <si>
     <t>K7016-73734</t>
   </si>
   <si>
-    <t xml:space="preserve">ERNESTO PASCUAL SR. </t>
+    <t>ERNESTO PASCUAL SR.</t>
   </si>
   <si>
     <t>K7058-73278</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lurena joy m corpuz</t>
+    <t>Lurena joy m corpuz</t>
   </si>
   <si>
     <t>K7058-73218</t>
   </si>
   <si>
     <t>Benedicta m ramos</t>
   </si>
   <si>
     <t>K7073-72223</t>
   </si>
   <si>
     <t>MR. NARDITO GAOIRAN</t>
   </si>
   <si>
     <t>K7129-72545</t>
   </si>
   <si>
     <t>PAZ T. VARGAS</t>
   </si>
   <si>
     <t>K8002-73048</t>
   </si>
   <si>
     <t>NUEVA ERA ILOCOS NORTE</t>
   </si>
   <si>
     <t>LUNESA C BALDENG</t>
   </si>
   <si>
     <t>K7126-73557</t>
   </si>
   <si>
     <t>PAOAY ILOCOS NORTE</t>
   </si>
   <si>
     <t>Ligaya Bagasol</t>
   </si>
   <si>
     <t>K7058-70709</t>
   </si>
   <si>
     <t>PASUQUIN ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lorenzo  ramos</t>
+    <t>Lorenzo  ramos</t>
   </si>
   <si>
     <t>K5003-73339</t>
   </si>
   <si>
     <t>PIDDIG ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">GIL BRYANY ANDRES  MALATE </t>
+    <t>GIL BRYANY ANDRES  MALATE</t>
   </si>
   <si>
     <t>K7121-74233</t>
   </si>
   <si>
     <t>PINILI ILOCOS NORTE</t>
   </si>
   <si>
     <t>Anne Kherima T. Timbreza</t>
   </si>
   <si>
     <t>K5002-73131</t>
   </si>
   <si>
     <t>BACARRA ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">DIANE   LONGA GAT </t>
+    <t>DIANE   LONGA GAT</t>
   </si>
   <si>
     <t>K7133-69130</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>Dexter nerida</t>
   </si>
   <si>
     <t>K7026-74156</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>MARJORIE EILEEN G. BUENO</t>
   </si>
   <si>
     <t>K5002-73799</t>
   </si>
   <si>
     <t>BADOC ILOCOS NORTE</t>
   </si>
@@ -212,63 +212,63 @@
   <si>
     <t>ARLENE CABBAB</t>
   </si>
   <si>
     <t>K7124-72137</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>FLORANTE SERA</t>
   </si>
   <si>
     <t>K5004-72443</t>
   </si>
   <si>
     <t>JULIET C. FAGELA</t>
   </si>
   <si>
     <t>K7058-71488</t>
   </si>
   <si>
     <t>QUIRINO (ANGKAKI) ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JANE ULILA </t>
+    <t>MARY JANE ULILA</t>
   </si>
   <si>
     <t>K7016-71997</t>
   </si>
   <si>
-    <t xml:space="preserve">ALLEY DOLIGAN </t>
+    <t>ALLEY DOLIGAN</t>
   </si>
   <si>
     <t>K7135-64754</t>
   </si>
   <si>
-    <t xml:space="preserve">Leonardo Doligan </t>
+    <t>Leonardo Doligan</t>
   </si>
   <si>
     <t>K7026-72281</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
     <t>Basilio t. Carmelo jr</t>
   </si>
   <si>
     <t>K6002-72036</t>
   </si>
   <si>
     <t>LUZVIMINDA V. EDROSO</t>
   </si>
   <si>
     <t>K7026-72960</t>
   </si>
   <si>
     <t>SANTA ILOCOS SUR</t>
   </si>
   <si>
     <t>Chris jon jon corpuz</t>
   </si>