--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -83,60 +83,60 @@
   <si>
     <t>K7068-61978</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
     <t>NORMA G SERRAN</t>
   </si>
   <si>
     <t>K7020-62455</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>DELIA  V. DE VERA</t>
   </si>
   <si>
     <t>K7020-62195</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">OFELIA D UMAGUING </t>
+    <t>OFELIA D UMAGUING</t>
   </si>
   <si>
     <t>K7063-62321</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">GENEROSO TARLIT </t>
+    <t>GENEROSO TARLIT</t>
   </si>
   <si>
     <t>K7072-62616</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>KENNY JUNE EMPERADOR</t>
   </si>
   <si>
     <t>K7020-62086</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>JUMAR B CABALLERO</t>
   </si>
   <si>
     <t>K7093-62262</t>
   </si>
   <si>
     <t>ALCALA CAGAYAN</t>
   </si>
@@ -203,87 +203,87 @@
   <si>
     <t>ARJAY AGUB MAGAWAY</t>
   </si>
   <si>
     <t>K7068-62621</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
     <t>REYNANTE F. FERNANDEZ</t>
   </si>
   <si>
     <t>K7072-63705</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>FRANCIS HOWARD TALAUE</t>
   </si>
   <si>
     <t>K7074-63494</t>
   </si>
   <si>
-    <t xml:space="preserve">MARYN MIGUEL </t>
+    <t>MARYN MIGUEL</t>
   </si>
   <si>
     <t>K7074-62315</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>Jennifer e. Guillermo</t>
   </si>
   <si>
     <t>K7093-62749</t>
   </si>
   <si>
     <t>DOMINGA BOLESA</t>
   </si>
   <si>
     <t>K7020-62303</t>
   </si>
   <si>
     <t>SOLSONA ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ALBERTO ACOSTA </t>
+    <t>ALBERTO ACOSTA</t>
   </si>
   <si>
     <t>K7020-62299</t>
   </si>
   <si>
     <t>NENITA D CASTILLO</t>
   </si>
   <si>
     <t>K7020-62305</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSEMARIE MALLARE </t>
+    <t>ROSEMARIE MALLARE</t>
   </si>
   <si>
     <t>K7017-61081</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>BALTAZAR PUNZALAN</t>
   </si>
   <si>
     <t>K7072-62280</t>
   </si>
   <si>
     <t>BANAYOYO ILOCOS SUR</t>
   </si>
   <si>
     <t>HONORATO VILLAMIN</t>
   </si>
   <si>
     <t>K7072-62831</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
@@ -299,78 +299,78 @@
   <si>
     <t>LAARNI CASTANAR</t>
   </si>
   <si>
     <t>K7074-61516</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>Maureen a. Ariola</t>
   </si>
   <si>
     <t>K7074-62115</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>Avelina de guzman</t>
   </si>
   <si>
     <t>K5005-62531</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELITA BRIONES </t>
+    <t>ANGELITA BRIONES</t>
   </si>
   <si>
     <t>K7017-61472</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>VIRGINIA VENGAZO</t>
   </si>
   <si>
     <t>K7072-63658</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>SARAH BELMONTE</t>
   </si>
   <si>
     <t>K7020-63306</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA S RAMOS </t>
+    <t>MARIA S RAMOS</t>
   </si>
   <si>
     <t>K7063-63464</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>YULE D.SUNGA</t>
   </si>
   <si>
     <t>K7020-63036</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>NENITA S GUECO</t>
   </si>
   <si>
     <t>K7072-63430</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
@@ -386,51 +386,51 @@
   <si>
     <t>K7072-62170</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>QUEENIE REGALA</t>
   </si>
   <si>
     <t>K7063-63720</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>EDISON LAGMAN CAYANAN</t>
   </si>
   <si>
     <t>K7020-63034</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">GERWIN DALE C GARCIA </t>
+    <t>GERWIN DALE C GARCIA</t>
   </si>
   <si>
     <t>K7074-62426</t>
   </si>
   <si>
     <t>Teresa hipolito</t>
   </si>
   <si>
     <t>K7017-61439</t>
   </si>
   <si>
     <t>MARK AARON C MALLARI</t>
   </si>
   <si>
     <t>K7072-63478</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>CHRISTINE GOPEZ</t>
   </si>
   <si>
     <t>K7068-62288</t>
   </si>
@@ -587,51 +587,51 @@
   <si>
     <t>ARLITO M. JUDAN</t>
   </si>
   <si>
     <t>K7072-63271</t>
   </si>
   <si>
     <t>AGNO PANGASINAN</t>
   </si>
   <si>
     <t>ROSALINDA DIEZMOS</t>
   </si>
   <si>
     <t>K7020-62083</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>NICK CHARLES B GALLARIN</t>
   </si>
   <si>
     <t>K7020-61977</t>
   </si>
   <si>
-    <t xml:space="preserve">SAMUEL Z VIERNES </t>
+    <t>SAMUEL Z VIERNES</t>
   </si>
   <si>
     <t>K7017-61497</t>
   </si>
   <si>
     <t>BANI PANGASINAN</t>
   </si>
   <si>
     <t>AIZA OCUAMAN</t>
   </si>
   <si>
     <t>K7020-62041</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
     <t>VILMA V DADACAY</t>
   </si>
   <si>
     <t>K7072-63710</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>