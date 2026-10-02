--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -173,51 +173,51 @@
   <si>
     <t>K5003-80328</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>NORAINE DE CAMPING</t>
   </si>
   <si>
     <t>K5004-80647</t>
   </si>
   <si>
     <t>LILIBETH GOPEZ CAPILI</t>
   </si>
   <si>
     <t>K7124-71789</t>
   </si>
   <si>
     <t>SALVADOR CALAUNAN</t>
   </si>
   <si>
     <t>K7026-71930</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNE NICOLE PALITEC </t>
+    <t>ANNE NICOLE PALITEC</t>
   </si>
   <si>
     <t>K5002-79311</t>
   </si>
   <si>
     <t>K5005-79959</t>
   </si>
   <si>
     <t>ALMA MANALOTO</t>
   </si>
   <si>
     <t>K7129-72008</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>EVELYN F. LUQUIAS</t>
   </si>
   <si>
     <t>K7123-69717</t>
   </si>
   <si>
     <t>MELCHOR E Bagtas</t>
   </si>