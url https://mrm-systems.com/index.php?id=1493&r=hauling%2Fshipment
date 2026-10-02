--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -86,108 +86,108 @@
   <si>
     <t>Grecila B Palon</t>
   </si>
   <si>
     <t>K6002-73126</t>
   </si>
   <si>
     <t>JAN BENEDICT C. VALENCIA</t>
   </si>
   <si>
     <t>K8002-72394</t>
   </si>
   <si>
     <t>LA LIBERTAD ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>LOIDA CAAY</t>
   </si>
   <si>
     <t>K7058-70676</t>
   </si>
   <si>
     <t>MANUKAN ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">  Robertto. A. Cabalida.  </t>
+    <t>Robertto. A. Cabalida.</t>
   </si>
   <si>
     <t>K7121-70516</t>
   </si>
   <si>
     <t>Edgardo Daganasol Jr.</t>
   </si>
   <si>
     <t>K7123-73081</t>
   </si>
   <si>
     <t>SALUG ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>KASIM J HAPSAN</t>
   </si>
   <si>
     <t>K7123-73014</t>
   </si>
   <si>
     <t>SINDANGAN ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>REGINA A. CEBE</t>
   </si>
   <si>
     <t>K7063-64580</t>
   </si>
   <si>
     <t>SIOCON ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>NANNANG G.ADJAM</t>
   </si>
   <si>
     <t>K7126-71968</t>
   </si>
   <si>
     <t>Samia M. Sabuddin</t>
   </si>
   <si>
     <t>K7058-72398</t>
   </si>
   <si>
     <t>MAHAYAG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Cherry mae  pordelliza</t>
+    <t>Cherry mae  pordelliza</t>
   </si>
   <si>
     <t>K7126-72631</t>
   </si>
   <si>
     <t>PAGADIAN CITY (Capital) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Angelo Zapanta </t>
+    <t>Angelo Zapanta</t>
   </si>
   <si>
     <t>K6002-72932</t>
   </si>
   <si>
     <t>ZAMBOANGA CITY ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>SARAH JANE HAMJA</t>
   </si>
   <si>
     <t>K5002-79253</t>
   </si>
   <si>
     <t>NOF MUSIN</t>
   </si>
   <si>
     <t>K7073-73565</t>
   </si>
   <si>
     <t>FAUZIA DAWAKIM</t>
   </si>
   <si>
     <t>K7058-72880</t>
   </si>
@@ -200,81 +200,81 @@
   <si>
     <t>09557138918</t>
   </si>
   <si>
     <t>K7129-72300</t>
   </si>
   <si>
     <t>SHERMIN PUNTUKAN</t>
   </si>
   <si>
     <t>K6002-72654</t>
   </si>
   <si>
     <t>RAMLIE N. HABIL</t>
   </si>
   <si>
     <t>K7124-72569</t>
   </si>
   <si>
     <t>ROHINA M. JUHAN</t>
   </si>
   <si>
     <t>K7058-72318</t>
   </si>
   <si>
-    <t xml:space="preserve"> Roberto o alcoriza jr </t>
+    <t>Roberto o alcoriza jr</t>
   </si>
   <si>
     <t>K7133-69760</t>
   </si>
   <si>
     <t>NURHIMA M. ALBANI</t>
   </si>
   <si>
     <t>K7123-72130</t>
   </si>
   <si>
     <t>JAYSON SAPA</t>
   </si>
   <si>
     <t>K7058-71946</t>
   </si>
   <si>
     <t>Alzhameer pamate</t>
   </si>
   <si>
     <t>K7126-72777</t>
   </si>
   <si>
     <t>Leah Amay Bagona</t>
   </si>
   <si>
     <t>K7125-72804</t>
   </si>
   <si>
-    <t xml:space="preserve">Nena A Salih </t>
+    <t>Nena A Salih</t>
   </si>
   <si>
     <t>K7011-73933</t>
   </si>
   <si>
     <t>IBNO JERSAN OMAR</t>
   </si>
   <si>
     <t>K7135-73250</t>
   </si>
   <si>
     <t>Fernando j Espinosa</t>
   </si>
   <si>
     <t>K7011-70702</t>
   </si>
   <si>
     <t>NURUDA HASSAN</t>
   </si>
   <si>
     <t>K6002-73696</t>
   </si>
   <si>
     <t>LANIE ANJALAL</t>
   </si>
@@ -296,111 +296,111 @@
   <si>
     <t>NARISA S JAHARI</t>
   </si>
   <si>
     <t>K7133-67674</t>
   </si>
   <si>
     <t>Salma A. Gulam</t>
   </si>
   <si>
     <t>K7026-73393</t>
   </si>
   <si>
     <t>Robertson Jon U. Lim</t>
   </si>
   <si>
     <t>K7123-80526</t>
   </si>
   <si>
     <t>ELMER REPOLIDON</t>
   </si>
   <si>
     <t>K7072-80452</t>
   </si>
   <si>
-    <t xml:space="preserve">DINA EMPUERTO </t>
+    <t>DINA EMPUERTO</t>
   </si>
   <si>
     <t>K7125-79630</t>
   </si>
   <si>
-    <t xml:space="preserve">Sara Tulabin </t>
+    <t>Sara Tulabin</t>
   </si>
   <si>
     <t>K7135-71658</t>
   </si>
   <si>
     <t>Mohammad NoorZeid Tan</t>
   </si>
   <si>
     <t>K7127-80197</t>
   </si>
   <si>
     <t>MUNIFA -REEM H CONCUBIERTA</t>
   </si>
   <si>
     <t>K5002-79714</t>
   </si>
   <si>
     <t>SHAIMA ADNAN</t>
   </si>
   <si>
     <t>K7126-80529</t>
   </si>
   <si>
     <t>Ricky Perez</t>
   </si>
   <si>
     <t>K5002-79957</t>
   </si>
   <si>
-    <t xml:space="preserve">NAHAR MADISA HADJULA </t>
+    <t>NAHAR MADISA HADJULA</t>
   </si>
   <si>
     <t>K7127-78733</t>
   </si>
   <si>
     <t>AINIE SHERLA P, DAWAMI</t>
   </si>
   <si>
     <t>K7072-80427</t>
   </si>
   <si>
     <t>SHEVALYN BUENAOBRA</t>
   </si>
   <si>
     <t>K7016-71680</t>
   </si>
   <si>
     <t>INDIRA FAISAL</t>
   </si>
   <si>
     <t>K7016-71866</t>
   </si>
   <si>
-    <t xml:space="preserve">MYRNA NATIH </t>
+    <t>MYRNA NATIH</t>
   </si>
   <si>
     <t>K7124-72210</t>
   </si>
   <si>
     <t>ROSALYN G. JAWARI</t>
   </si>
   <si>
     <t>K7011-72430</t>
   </si>
   <si>
     <t>LENA A. ANDIH</t>
   </si>
   <si>
     <t>K7133-69753</t>
   </si>
   <si>
     <t>Abdulnuhman t. Boga</t>
   </si>
   <si>
     <t>K7030-73602</t>
   </si>
   <si>
     <t>MOH. ISMAEL I INDASAN</t>
   </si>
@@ -413,51 +413,51 @@
   <si>
     <t>K7030-73622</t>
   </si>
   <si>
     <t>LORNA LUNTOD</t>
   </si>
   <si>
     <t>K7126-73140</t>
   </si>
   <si>
     <t>K7123-78904</t>
   </si>
   <si>
     <t>AL-HUSSIN YAP. MASARIK</t>
   </si>
   <si>
     <t>K7126-73071</t>
   </si>
   <si>
     <t>Sher-Ann Amilbasad</t>
   </si>
   <si>
     <t>K7127-72149</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSALINA DELA CRUZ ALVIOLA </t>
+    <t>ROSALINA DELA CRUZ ALVIOLA</t>
   </si>
   <si>
     <t>K7127-72586</t>
   </si>
   <si>
     <t>JOSEFINA ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>CRISELYN LUMA GEMILGA</t>
   </si>
   <si>
     <t>K7124-74049</t>
   </si>
   <si>
     <t>ALICIA ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>ALBERTO MOSQUEDA</t>
   </si>
   <si>
     <t>K7061-73721</t>
   </si>
   <si>
     <t>IPIL (Capital) ZAMBOANGA SIBUGAY</t>
   </si>
@@ -467,87 +467,87 @@
   <si>
     <t>K7133-68018</t>
   </si>
   <si>
     <t>JAYCER T. MAMOGAY</t>
   </si>
   <si>
     <t>K7073-72725</t>
   </si>
   <si>
     <t>ELOMINA M.MAGLANGIT</t>
   </si>
   <si>
     <t>K7121-72150</t>
   </si>
   <si>
     <t>Fairoja T Arani</t>
   </si>
   <si>
     <t>K7125-71690</t>
   </si>
   <si>
     <t>KABASALAN ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
-    <t xml:space="preserve">Emma A Montegrejo </t>
+    <t>Emma A Montegrejo</t>
   </si>
   <si>
     <t>K7127-69402</t>
   </si>
   <si>
     <t>MALANGAS ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>LUMBAY SALONG DATUWATA</t>
   </si>
   <si>
     <t>K7073-73084</t>
   </si>
   <si>
     <t>BASILAN CITY OF ISABELA</t>
   </si>
   <si>
     <t>ABDULBASIK ADDIN JALIL</t>
   </si>
   <si>
     <t>K7127-71640</t>
   </si>
   <si>
     <t>HAMID M, SALI</t>
   </si>
   <si>
     <t>K7026-70508</t>
   </si>
   <si>
     <t>MIRA ABIDDIN ALAMANSA</t>
   </si>
   <si>
     <t>K7058-79175</t>
   </si>
   <si>
-    <t xml:space="preserve"> Hj  asapad u  kittoh</t>
+    <t>Hj  asapad u  kittoh</t>
   </si>
   <si>
     <t>K7030-72031</t>
   </si>
   <si>
     <t>CITY OF MALAYBALAY (Capital) BUKIDNON</t>
   </si>
   <si>
     <t>MARGIE C SARENO</t>
   </si>
   <si>
     <t>K7061-72345</t>
   </si>
   <si>
     <t>TALAKAG BUKIDNON</t>
   </si>
   <si>
     <t>Charlito Pinohon</t>
   </si>
   <si>
     <t>K7073-72421</t>
   </si>
   <si>
     <t>ILIGAN CITY LANAO DEL NORTE</t>
   </si>
@@ -599,51 +599,51 @@
   <si>
     <t>K7126-72001</t>
   </si>
   <si>
     <t>CLARIN MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>Alma G Basaya</t>
   </si>
   <si>
     <t>K7030-72028</t>
   </si>
   <si>
     <t>PLARIDEL MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>ARMINDA COSAIN</t>
   </si>
   <si>
     <t>K7058-72383</t>
   </si>
   <si>
     <t>CAGAYAN DE ORO CITY (Capital) MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Namgie  c calalaga. Marjorie   s  ceniza </t>
+    <t>Namgie  c calalaga. Marjorie   s  ceniza</t>
   </si>
   <si>
     <t>K7058-72176</t>
   </si>
   <si>
     <t>Evelyn jean  d dewetis</t>
   </si>
   <si>
     <t>K6002-72673</t>
   </si>
   <si>
     <t>CITY OF LAMITAN BASILAN</t>
   </si>
   <si>
     <t>ERIC C. ROSARIO</t>
   </si>
   <si>
     <t>K7123-70755</t>
   </si>
   <si>
     <t>MANNANG BIYA BADLUN</t>
   </si>
   <si>
     <t>K8002-72547</t>
   </si>