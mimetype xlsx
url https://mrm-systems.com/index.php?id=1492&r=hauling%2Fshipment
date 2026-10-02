--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7058-66692</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> John g quia </t>
+    <t>John g quia</t>
   </si>
   <si>
     <t>K7073-74097</t>
   </si>
   <si>
     <t>Teresita delos Santos</t>
   </si>
   <si>
     <t>K7124-70703</t>
   </si>
   <si>
     <t>ROSALES PANGASINAN</t>
   </si>
   <si>
     <t>JUNE C.DONA</t>
   </si>
   <si>
     <t>K7124-74161</t>
   </si>
   <si>
     <t>JOEL M. SIBAYAN</t>
   </si>
   <si>
     <t>K7058-71916</t>
   </si>
@@ -197,105 +197,105 @@
   <si>
     <t>PRISCILLA T DIZON</t>
   </si>
   <si>
     <t>K7030-72519</t>
   </si>
   <si>
     <t>MARK JOSEPH C CASTILLO</t>
   </si>
   <si>
     <t>K5003-73139</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>Herminigildo de veza</t>
   </si>
   <si>
     <t>K7068-79666</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Donna Joy Gwen Guevarra </t>
+    <t>Donna Joy Gwen Guevarra</t>
   </si>
   <si>
     <t>K7061-72004</t>
   </si>
   <si>
     <t>Ken Palafox</t>
   </si>
   <si>
     <t>K7121-72820</t>
   </si>
   <si>
-    <t xml:space="preserve">Melissa Ordonio </t>
+    <t>Melissa Ordonio</t>
   </si>
   <si>
     <t>K7121-72940</t>
   </si>
   <si>
     <t>Christina Raguine</t>
   </si>
   <si>
     <t>K5002-78928</t>
   </si>
   <si>
     <t>BALUNGAO PANGASINAN</t>
   </si>
   <si>
     <t>MARKDEEN ACUNO</t>
   </si>
   <si>
     <t>K7123-73538</t>
   </si>
   <si>
     <t>MELINDA A. LIQUIGAN</t>
   </si>
   <si>
     <t>K7127-69957</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>CEZAR BAUTISTA</t>
   </si>
   <si>
     <t>K7124-73444</t>
   </si>
   <si>
     <t>ROLINA PERIDA</t>
   </si>
   <si>
     <t>K7058-69683</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mylene j ecalne</t>
+    <t>Mylene j ecalne</t>
   </si>
   <si>
     <t>K7127-69214</t>
   </si>
   <si>
     <t>CHERY LYN DE GUZMAN ALBARICO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Obet</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Mack</t>
   </si>