--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -92,51 +92,51 @@
   <si>
     <t>K5002-80634</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>MONA M. CABONITA</t>
   </si>
   <si>
     <t>K7126-72530</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>Esmie C Lopez</t>
   </si>
   <si>
     <t>K7058-72674</t>
   </si>
   <si>
     <t>ALCALA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Childrick a asunsion </t>
+    <t>Childrick a asunsion</t>
   </si>
   <si>
     <t>K5003-72647</t>
   </si>
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
     <t>Edgar amarles</t>
   </si>
   <si>
     <t>K7126-72349</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>Lavon  Joy Mayo</t>
   </si>
   <si>
     <t>K7124-72308</t>
   </si>
   <si>
     <t>KAPANGAN BENGUET</t>
   </si>
@@ -212,144 +212,144 @@
   <si>
     <t>K7011-72348</t>
   </si>
   <si>
     <t>CABARROGUIS (Capital) QUIRINO</t>
   </si>
   <si>
     <t>EVELYN JARAMILLO</t>
   </si>
   <si>
     <t>K7026-72301</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>AMELIA PEREZ SONGCO</t>
   </si>
   <si>
     <t>K7016-80139</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">PAT SALAZAR </t>
+    <t>PAT SALAZAR</t>
   </si>
   <si>
     <t>K7129-72668</t>
   </si>
   <si>
     <t>LAUR NUEVA ECIJA</t>
   </si>
   <si>
     <t>ROGERIO FRONDA BALAOING</t>
   </si>
   <si>
     <t>K7126-72528</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Jenielyn Veniegas</t>
   </si>
   <si>
     <t>K7011-72695</t>
   </si>
   <si>
     <t>NELIA C. SAWI</t>
   </si>
   <si>
     <t>K7127-80238</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MERLYN R,ESCOTE </t>
+    <t>MERLYN R,ESCOTE</t>
   </si>
   <si>
     <t>K7030-72728</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARVIN U PAET</t>
   </si>
   <si>
     <t>K7011-72696</t>
   </si>
   <si>
     <t>REMEDIOS B. ORTIZ</t>
   </si>
   <si>
     <t>K7058-72343</t>
   </si>
   <si>
     <t>Norma  m  nuevo</t>
   </si>
   <si>
     <t>K7030-72712</t>
   </si>
   <si>
     <t>BERNARDO C REYES</t>
   </si>
   <si>
     <t>K7080-80743</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOEL H. TORRES </t>
+    <t>JOEL H. TORRES</t>
   </si>
   <si>
     <t>K7127-79223</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>ROSLAINIE R.ABALDE</t>
   </si>
   <si>
     <t>K7026-72423</t>
   </si>
   <si>
     <t>LORNA LACISTE</t>
   </si>
   <si>
     <t>K5003-80605</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">ROCHELLE A LADRINGAN </t>
+    <t>ROCHELLE A LADRINGAN</t>
   </si>
   <si>
     <t>K7026-72124</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>ARLYN IGNACIO</t>
   </si>
   <si>
     <t>K7124-80462</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>SAMANTH NICOLE MANDRIQUE</t>
   </si>
   <si>
     <t>K7026-80854</t>
   </si>
   <si>
     <t>Mary Jane b. Garcia</t>
   </si>
@@ -389,87 +389,87 @@
   <si>
     <t>K7121-72649</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>CHARLOTTE BALAGSO MUÑOZ</t>
   </si>
   <si>
     <t>K5003-72274</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>Manilyn mariano</t>
   </si>
   <si>
     <t>K5003-80474</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">ALLAN LORENZO </t>
+    <t>ALLAN LORENZO</t>
   </si>
   <si>
     <t>K7030-72306</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>MARILOU ENCLONA</t>
   </si>
   <si>
     <t>K5002-72334</t>
   </si>
   <si>
     <t>ANGEL MANANSALA</t>
   </si>
   <si>
     <t>K7121-72608</t>
   </si>
   <si>
     <t>Arnel B Santos</t>
   </si>
   <si>
     <t>K5001-80606</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>Willy Sagun</t>
   </si>
   <si>
     <t>K7016-80800</t>
   </si>
   <si>
-    <t xml:space="preserve">JAIME/ AURE RAFAEL </t>
+    <t>JAIME/ AURE RAFAEL</t>
   </si>
   <si>
     <t>K7030-72325</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
     <t>ROMEL ANGELO DUQUE</t>
   </si>
   <si>
     <t>K5002-80856</t>
   </si>
   <si>
     <t>SAN NARCISO ZAMBALES</t>
   </si>
   <si>
     <t>Michelle U. Quintero</t>
   </si>
   <si>
     <t>K7026-72281</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>