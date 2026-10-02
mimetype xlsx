--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -74,72 +74,72 @@
   <si>
     <t>JOSELYN B. NALUZ</t>
   </si>
   <si>
     <t>K6002-73760</t>
   </si>
   <si>
     <t>JOLY M. PACULAN</t>
   </si>
   <si>
     <t>K7011-73026</t>
   </si>
   <si>
     <t>MELODY M. DANAO</t>
   </si>
   <si>
     <t>K6002-73755</t>
   </si>
   <si>
     <t>EMILIE P. FLORES</t>
   </si>
   <si>
     <t>K7011-72075</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELICA B. GALERA </t>
+    <t>ANGELICA B. GALERA</t>
   </si>
   <si>
     <t>K7063-79161</t>
   </si>
   <si>
     <t>MARCELINO TABILI</t>
   </si>
   <si>
     <t>K5003-74099</t>
   </si>
   <si>
-    <t xml:space="preserve">Teresita D Calpo on </t>
+    <t>Teresita D Calpo on</t>
   </si>
   <si>
     <t>K7133-69430</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">William salingay </t>
+    <t>William salingay</t>
   </si>
   <si>
     <t>K7133-72022</t>
   </si>
   <si>
     <t>BACNOTAN LA UNION</t>
   </si>
   <si>
     <t>MA EMMELINE CARBONELL</t>
   </si>
   <si>
     <t>K7127-71590</t>
   </si>
   <si>
     <t>DOMINGA MENDOZA</t>
   </si>
   <si>
     <t>K6002-70779</t>
   </si>
   <si>
     <t>ELISEO L. BUEN SR.</t>
   </si>
   <si>
     <t>K7129-73407</t>
   </si>
@@ -152,51 +152,51 @@
   <si>
     <t>K7123-71740</t>
   </si>
   <si>
     <t>JULIANA S. RICARDE</t>
   </si>
   <si>
     <t>K7121-72851</t>
   </si>
   <si>
     <t>Armando Murao Jr.</t>
   </si>
   <si>
     <t>K7011-71463</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>MARIO P. SISON</t>
   </si>
   <si>
     <t>K7073-71439</t>
   </si>
   <si>
-    <t xml:space="preserve">CONNIE J. RILLERA </t>
+    <t>CONNIE J. RILLERA</t>
   </si>
   <si>
     <t>K7126-68803</t>
   </si>
   <si>
     <t>BURGOS LA UNION</t>
   </si>
   <si>
     <t>SALOME E SABADO</t>
   </si>
   <si>
     <t>K7123-72279</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
     <t>MARIBEL B. APILADO</t>
   </si>
   <si>
     <t>K5002-69472</t>
   </si>
   <si>
     <t>ROWENA P. GO</t>
   </si>