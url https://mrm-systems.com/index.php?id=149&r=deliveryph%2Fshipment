--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -56,114 +56,114 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7061-93699</t>
   </si>
   <si>
     <t>BACOOR CITY CAVITE</t>
   </si>
   <si>
     <t>Violeta Benitez</t>
   </si>
   <si>
     <t>K5002-92331</t>
   </si>
   <si>
-    <t xml:space="preserve">ALBERT BANTOG </t>
+    <t>ALBERT BANTOG</t>
   </si>
   <si>
     <t>K5003-93849</t>
   </si>
   <si>
     <t>Allen  justin bren seratico</t>
   </si>
   <si>
     <t>K7030-93785</t>
   </si>
   <si>
     <t>CITY OF DASMARIÑAS CAVITE</t>
   </si>
   <si>
     <t>MARK ANTHONY RODRIGUEZ</t>
   </si>
   <si>
     <t>K7016-93612</t>
   </si>
   <si>
     <t>GENERAL TRIAS CAVITE</t>
   </si>
   <si>
     <t>JOHN CLEMEN SAINZ</t>
   </si>
   <si>
     <t>K7126-94039</t>
   </si>
   <si>
     <t>IMUS CITY CAVITE</t>
   </si>
   <si>
     <t>ROSABETH  TUMBLOD</t>
   </si>
   <si>
     <t>K6002-92927</t>
   </si>
   <si>
     <t>ELEONOR CREDO</t>
   </si>
   <si>
     <t>K7026-94114</t>
   </si>
   <si>
     <t>JOSEPH FRANKIE ARGANA</t>
   </si>
   <si>
     <t>K7125-93884</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERRY REBARTER </t>
+    <t>CHERRY REBARTER</t>
   </si>
   <si>
     <t>T260309091655848</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN NORVIC TAPAWAN </t>
+    <t>JOHN NORVIC TAPAWAN</t>
   </si>
   <si>
     <t>T260311090003176</t>
   </si>
   <si>
-    <t xml:space="preserve">SUSAN SIOZON c/o ATTY. ROLANDO VILLONES </t>
+    <t>SUSAN SIOZON c/o ATTY. ROLANDO VILLONES</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cxv555</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Larry </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Robert Dellamas</t>
   </si>