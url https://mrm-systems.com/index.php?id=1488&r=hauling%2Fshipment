--- v0 (2026-04-04)
+++ v1 (2026-05-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
-    <t>2026-03-12 06:34:38</t>
+    <t>03/12/2026 21:35:55 - 03/12/2026 22:45:57</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7063-78725</t>
   </si>
   <si>
     <t>ALITAGTAG BATANGAS</t>
   </si>