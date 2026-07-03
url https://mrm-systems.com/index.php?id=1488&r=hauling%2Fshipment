--- v1 (2026-05-19)
+++ v2 (2026-07-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="312">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>03/12/2026 21:35:55 - 03/12/2026 22:45:57</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -902,75 +902,60 @@
   <si>
     <t>Milagros  f belga.  Ronel f belga</t>
   </si>
   <si>
     <t>K8002-65710</t>
   </si>
   <si>
     <t>CITY OF SORSOGON (Capital) SORSOGON</t>
   </si>
   <si>
     <t>CHARIE ESTRELLADO</t>
   </si>
   <si>
     <t>K7129-73595</t>
   </si>
   <si>
     <t>MARK JHOEVIC JERUS</t>
   </si>
   <si>
     <t>K7121-73243</t>
   </si>
   <si>
     <t>RAMIR D.VILLASANA</t>
   </si>
   <si>
-    <t>T260101174943383</t>
-[...1 lines deleted...]
-  <si>
     <t>VICTORIA B. GONZALEZ</t>
   </si>
   <si>
-    <t>T260101175211535</t>
-[...1 lines deleted...]
-  <si>
     <t>DAVID E. BESID</t>
   </si>
   <si>
-    <t>T260105202909803</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CARLOTA O. BADIC </t>
   </si>
   <si>
-    <t>T260103201342670</t>
-[...1 lines deleted...]
-  <si>
     <t>JENNIFER ROSE JIMENES</t>
-  </si>
-[...1 lines deleted...]
-    <t>T260103165322318</t>
   </si>
   <si>
     <t xml:space="preserve">ZELANY BALDERANA </t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Awb463</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Eman brugada</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
@@ -2939,162 +2924,162 @@
       <c r="B118" t="s">
         <v>290</v>
       </c>
       <c r="C118">
         <v>1</v>
       </c>
       <c r="D118" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
         <v>294</v>
       </c>
       <c r="B119" t="s">
         <v>290</v>
       </c>
       <c r="C119">
         <v>3</v>
       </c>
       <c r="D119" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="120" spans="1:6">
-      <c r="A120" t="s">
-        <v>296</v>
+      <c r="A120">
+        <v>110059</v>
       </c>
       <c r="B120" t="s">
         <v>290</v>
       </c>
       <c r="C120">
         <v>1</v>
       </c>
       <c r="D120" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="121" spans="1:6">
-      <c r="A121" t="s">
-        <v>298</v>
+      <c r="A121">
+        <v>110060</v>
       </c>
       <c r="B121" t="s">
         <v>278</v>
       </c>
       <c r="C121">
         <v>1</v>
       </c>
       <c r="D121" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="122" spans="1:6">
-      <c r="A122" t="s">
-        <v>300</v>
+      <c r="A122">
+        <v>110069</v>
       </c>
       <c r="B122" t="s">
         <v>216</v>
       </c>
       <c r="C122">
         <v>2</v>
       </c>
       <c r="D122" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
     </row>
     <row r="123" spans="1:6">
-      <c r="A123" t="s">
-        <v>302</v>
+      <c r="A123">
+        <v>2532</v>
       </c>
       <c r="B123" t="s">
         <v>240</v>
       </c>
       <c r="C123">
         <v>6</v>
       </c>
       <c r="D123" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="124" spans="1:6">
-      <c r="A124" t="s">
-        <v>304</v>
+      <c r="A124">
+        <v>108877</v>
       </c>
       <c r="B124" t="s">
         <v>154</v>
       </c>
       <c r="C124">
         <v>2</v>
       </c>
       <c r="D124" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="B126" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="B127" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="B128" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="B129" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="B130" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>