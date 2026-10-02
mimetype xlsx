--- v2 (2026-07-03)
+++ v3 (2026-10-02)
@@ -113,225 +113,225 @@
   <si>
     <t>K7030-72445</t>
   </si>
   <si>
     <t>BAUAN BATANGAS</t>
   </si>
   <si>
     <t>RICARDO P MAÑIBO</t>
   </si>
   <si>
     <t>K7016-72978</t>
   </si>
   <si>
     <t>CALACA BATANGAS</t>
   </si>
   <si>
     <t>PRINCESS BES BALBIDIANO</t>
   </si>
   <si>
     <t>K7123-72396</t>
   </si>
   <si>
     <t>LEMERY BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">IRENE A GARCIA </t>
+    <t>IRENE A GARCIA</t>
   </si>
   <si>
     <t>K7061-70717</t>
   </si>
   <si>
     <t>LIPA CITY BATANGAS</t>
   </si>
   <si>
     <t>John ericho de Ocampo</t>
   </si>
   <si>
     <t>K7121-72415</t>
   </si>
   <si>
     <t>Segundina A Manalo</t>
   </si>
   <si>
     <t>K7125-79935</t>
   </si>
   <si>
     <t>LOBO BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Ralph K Untalan </t>
+    <t>Ralph K Untalan</t>
   </si>
   <si>
     <t>K5005-78916</t>
   </si>
   <si>
     <t>NASUGBU BATANGAS</t>
   </si>
   <si>
     <t>ESTELITA BAON OCINO</t>
   </si>
   <si>
     <t>K7073-69440</t>
   </si>
   <si>
     <t>PADRE GARCIA BATANGAS</t>
   </si>
   <si>
     <t>WILMA ΑΒΑΝΤΕ AMPARO</t>
   </si>
   <si>
     <t>K7058-69398</t>
   </si>
   <si>
     <t>ROSARIO BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve"> Raymundo  arquillo</t>
+    <t>Raymundo  arquillo</t>
   </si>
   <si>
     <t>K7123-79840</t>
   </si>
   <si>
     <t>KARREN CAGUIMBAL</t>
   </si>
   <si>
     <t>K8002-69593</t>
   </si>
   <si>
     <t>SAN JOSE BATANGAS</t>
   </si>
   <si>
     <t>EDA REGENCIA</t>
   </si>
   <si>
     <t>K7072-80273</t>
   </si>
   <si>
     <t>SAN JUAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">ELENITA HERNANDEZ </t>
+    <t>ELENITA HERNANDEZ</t>
   </si>
   <si>
     <t>K7058-74070</t>
   </si>
   <si>
-    <t xml:space="preserve"> Merdiorie abanilla</t>
+    <t>Merdiorie abanilla</t>
   </si>
   <si>
     <t>K5002-72444</t>
   </si>
   <si>
     <t>Luisa Luzon</t>
   </si>
   <si>
     <t>K7030-80316</t>
   </si>
   <si>
     <t>SAN LUIS BATANGAS</t>
   </si>
   <si>
     <t>MARINELA C.ARTEZA</t>
   </si>
   <si>
     <t>K8002-71538</t>
   </si>
   <si>
     <t>NORBERTO BONSOL</t>
   </si>
   <si>
     <t>K8002-80381</t>
   </si>
   <si>
     <t>SAN PASCUAL BATANGAS</t>
   </si>
   <si>
     <t>MELANY ACUÑA</t>
   </si>
   <si>
     <t>K7068-80487</t>
   </si>
   <si>
     <t>CITY OF TANAUAN BATANGAS</t>
   </si>
   <si>
     <t>AILYN J. ROCABERTE</t>
   </si>
   <si>
     <t>K7030-72740</t>
   </si>
   <si>
-    <t xml:space="preserve">MARJUN LUMAWOD </t>
+    <t>MARJUN LUMAWOD</t>
   </si>
   <si>
     <t>K7061-71133</t>
   </si>
   <si>
     <t>Armie Jay Arman</t>
   </si>
   <si>
     <t>K7125-80329</t>
   </si>
   <si>
-    <t xml:space="preserve">Rowena N Austria </t>
+    <t>Rowena N Austria</t>
   </si>
   <si>
     <t>K7121-71217</t>
   </si>
   <si>
     <t>TUY BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Jefferson Cabral </t>
+    <t>Jefferson Cabral</t>
   </si>
   <si>
     <t>K7129-80695</t>
   </si>
   <si>
     <t>DOLORES QUEZON</t>
   </si>
   <si>
     <t>REYNANTE B. LAMBIT</t>
   </si>
   <si>
     <t>K7061-72835</t>
   </si>
   <si>
     <t>GUMACA QUEZON</t>
   </si>
   <si>
     <t>OSCAR &amp; DINA HAO</t>
   </si>
   <si>
     <t>K7125-72810</t>
   </si>
   <si>
     <t>LUCENA CITY (Capital) QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">Rosemarie Lagrosa </t>
+    <t>Rosemarie Lagrosa</t>
   </si>
   <si>
     <t>K7072-79224</t>
   </si>
   <si>
     <t>VICTOR CALINA</t>
   </si>
   <si>
     <t>K7121-72491</t>
   </si>
   <si>
     <t>PAGBILAO QUEZON</t>
   </si>
   <si>
     <t>Jon Felix M Pionilla</t>
   </si>
   <si>
     <t>K7072-79849</t>
   </si>
   <si>
     <t>MARK ALDWIN LOSLOSO</t>
   </si>
   <si>
     <t>K5005-78954</t>
   </si>
@@ -401,129 +401,129 @@
   <si>
     <t>ANDRES MARAVILLAS</t>
   </si>
   <si>
     <t>K7068-80477</t>
   </si>
   <si>
     <t>MICHAEL A BAS</t>
   </si>
   <si>
     <t>K7073-70910</t>
   </si>
   <si>
     <t>K7011-72664</t>
   </si>
   <si>
     <t>AMADA N. ESPLANA</t>
   </si>
   <si>
     <t>K5003-80519</t>
   </si>
   <si>
     <t>LIBON ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">EMMA B ARMILLO </t>
+    <t>EMMA B ARMILLO</t>
   </si>
   <si>
     <t>K7124-71462</t>
   </si>
   <si>
     <t>JOEPER M. NEGRETE</t>
   </si>
   <si>
     <t>K7073-73470</t>
   </si>
   <si>
     <t>REBBECA T. BRAGAIS</t>
   </si>
   <si>
     <t>K7030-69639</t>
   </si>
   <si>
     <t>CITY OF LIGAO ALBAY</t>
   </si>
   <si>
     <t>ALFREDO R ORNILLO</t>
   </si>
   <si>
     <t>K7016-71901</t>
   </si>
   <si>
     <t>MALILIPOT ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">BALBINA BELJANO </t>
+    <t>BALBINA BELJANO</t>
   </si>
   <si>
     <t>K7058-69233</t>
   </si>
   <si>
     <t>MANITO ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve"> Julian   dawal </t>
+    <t>Julian   dawal</t>
   </si>
   <si>
     <t>K7124-74158</t>
   </si>
   <si>
     <t>PIO DURAN ALBAY</t>
   </si>
   <si>
     <t>JIMMY V. PAVIA</t>
   </si>
   <si>
     <t>K7126-72239</t>
   </si>
   <si>
     <t>POLANGUI ALBAY</t>
   </si>
   <si>
     <t>Michael Villamor</t>
   </si>
   <si>
     <t>K7135-69834</t>
   </si>
   <si>
     <t>Nicole mae cas</t>
   </si>
   <si>
     <t>K7030-72517</t>
   </si>
   <si>
     <t>ANTONIO B ESCANO</t>
   </si>
   <si>
     <t>K7124-72579</t>
   </si>
   <si>
     <t>SANTO DOMINGO (LIBOG) ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">LALANIE  LANA RODRIGUEZ </t>
+    <t>LALANIE  LANA RODRIGUEZ</t>
   </si>
   <si>
     <t>K7073-73717</t>
   </si>
   <si>
     <t>CITY OF TABACO ALBAY</t>
   </si>
   <si>
     <t>ROSALINA BRUSOLA</t>
   </si>
   <si>
     <t>K7124-74087</t>
   </si>
   <si>
     <t>IMELDA B. BONTO</t>
   </si>
   <si>
     <t>K7129-71850</t>
   </si>
   <si>
     <t>NILDA BRUGUELA</t>
   </si>
   <si>
     <t>K7011-73965</t>
   </si>
@@ -548,51 +548,51 @@
   <si>
     <t>JENIFER OLITIN</t>
   </si>
   <si>
     <t>K7133-72027</t>
   </si>
   <si>
     <t>Erlinda lastrilla/ princess mapusao</t>
   </si>
   <si>
     <t>K7135-72601</t>
   </si>
   <si>
     <t>SAN LORENZO RUIZ (IMELDA) CAMARINES NORTE</t>
   </si>
   <si>
     <t>Arje Villacruz</t>
   </si>
   <si>
     <t>K7061-73951</t>
   </si>
   <si>
     <t>JOSE PANGANIBAN CAMARINES NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">JOEL REONICO </t>
+    <t>JOEL REONICO</t>
   </si>
   <si>
     <t>K7016-78843</t>
   </si>
   <si>
     <t>LABO CAMARINES NORTE</t>
   </si>
   <si>
     <t>MARIA FE SARCON</t>
   </si>
   <si>
     <t>K7011-72156</t>
   </si>
   <si>
     <t>TALISAY CAMARINES NORTE</t>
   </si>
   <si>
     <t>CEZAR Q. DE VERA</t>
   </si>
   <si>
     <t>K5003-71498</t>
   </si>
   <si>
     <t>BUHI CAMARINES SUR</t>
   </si>
@@ -617,51 +617,51 @@
   <si>
     <t>MARIA KATHLEEN DEOR CUENTAS BELDUA</t>
   </si>
   <si>
     <t>K6002-71923</t>
   </si>
   <si>
     <t>MERIAM C. LAGARDE</t>
   </si>
   <si>
     <t>K5002-74212</t>
   </si>
   <si>
     <t>CANAMAN CAMARINES SUR</t>
   </si>
   <si>
     <t>ELIAS LOPEZ SR</t>
   </si>
   <si>
     <t>K7123-70991</t>
   </si>
   <si>
     <t>IRIGA CITY CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">GABRIEL CASTROVERDE </t>
+    <t>GABRIEL CASTROVERDE</t>
   </si>
   <si>
     <t>K7121-72208</t>
   </si>
   <si>
     <t>Imelda Guadalupe</t>
   </si>
   <si>
     <t>K7011-71837</t>
   </si>
   <si>
     <t>JIMMY N. AGATO</t>
   </si>
   <si>
     <t>K7016-72870</t>
   </si>
   <si>
     <t>AILYN ABAGAT</t>
   </si>
   <si>
     <t>K7121-73204</t>
   </si>
   <si>
     <t>LIBMANAN CAMARINES SUR</t>
   </si>
@@ -689,90 +689,90 @@
   <si>
     <t>NATVIDAD L. BOLALIN</t>
   </si>
   <si>
     <t>K7061-70517</t>
   </si>
   <si>
     <t>Ma Rita Abin</t>
   </si>
   <si>
     <t>K7011-72937</t>
   </si>
   <si>
     <t>MAGARAO CAMARINES SUR</t>
   </si>
   <si>
     <t>CARLOS.S. BUSTAMANTE</t>
   </si>
   <si>
     <t>K7058-72983</t>
   </si>
   <si>
     <t>MINALABAC CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Daniel  este quinano</t>
+    <t>Daniel  este quinano</t>
   </si>
   <si>
     <t>K7073-70850</t>
   </si>
   <si>
     <t>NABUA CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ARTURO B. FLORENDO </t>
+    <t>ARTURO B. FLORENDO</t>
   </si>
   <si>
     <t>K7020-78519</t>
   </si>
   <si>
     <t>LILIBETH NUÑEZ SENDICO</t>
   </si>
   <si>
     <t>K7073-71500</t>
   </si>
   <si>
     <t>Lilia L. Lumbre</t>
   </si>
   <si>
     <t>K7011-71943</t>
   </si>
   <si>
     <t>BOBBY F. VELITARIO</t>
   </si>
   <si>
     <t>K7073-70848</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSHUA TALMENTO </t>
+    <t>JOSHUA TALMENTO</t>
   </si>
   <si>
     <t>K7011-73246</t>
   </si>
   <si>
-    <t xml:space="preserve">FRANCIA P RAMOS </t>
+    <t>FRANCIA P RAMOS</t>
   </si>
   <si>
     <t>K5004-80852</t>
   </si>
   <si>
     <t>NAGA CITY CAMARINES SUR</t>
   </si>
   <si>
     <t>JUSTINE JOHN PRILA</t>
   </si>
   <si>
     <t>K7127-78907</t>
   </si>
   <si>
     <t>ZOILO BERCASIO</t>
   </si>
   <si>
     <t>K7030-72512</t>
   </si>
   <si>
     <t>SEBELLA MOJICO</t>
   </si>
   <si>
     <t>K7121-73137</t>
   </si>
@@ -812,153 +812,153 @@
   <si>
     <t>K5002-71514</t>
   </si>
   <si>
     <t>SAN FERNANDO CAMARINES SUR</t>
   </si>
   <si>
     <t>ANNALYN (LEENAH) D VISAYA</t>
   </si>
   <si>
     <t>K7058-71971</t>
   </si>
   <si>
     <t>SAN JOSE CAMARINES SUR</t>
   </si>
   <si>
     <t>Allan   p villena.  Leonardo  a villena</t>
   </si>
   <si>
     <t>K7026-69200</t>
   </si>
   <si>
     <t>BULAN SORSOGON</t>
   </si>
   <si>
-    <t xml:space="preserve">MG WAKIL CALLANTA </t>
+    <t>MG WAKIL CALLANTA</t>
   </si>
   <si>
     <t>K7129-73468</t>
   </si>
   <si>
     <t>Rolly Gutlay</t>
   </si>
   <si>
     <t>K7124-72382</t>
   </si>
   <si>
     <t>CASTILLA SORSOGON</t>
   </si>
   <si>
     <t>MELCHOR LOTINO</t>
   </si>
   <si>
     <t>K7123-73144</t>
   </si>
   <si>
     <t>DONSOL SORSOGON</t>
   </si>
   <si>
-    <t xml:space="preserve">NENA TONGA AQUINO </t>
+    <t>NENA TONGA AQUINO</t>
   </si>
   <si>
     <t>K6002-71441</t>
   </si>
   <si>
     <t>JEDELYN S. VIVIT</t>
   </si>
   <si>
     <t>K7061-71122</t>
   </si>
   <si>
     <t>GUBAT SORSOGON</t>
   </si>
   <si>
     <t>Fe Ruiz</t>
   </si>
   <si>
     <t>K7058-73277</t>
   </si>
   <si>
     <t>MAGALLANES SORSOGON</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jasmine andes   magdaraog</t>
+    <t>Jasmine andes   magdaraog</t>
   </si>
   <si>
     <t>K7030-69414</t>
   </si>
   <si>
     <t>MATNOG SORSOGON</t>
   </si>
   <si>
     <t>ROQUE G BELIR JR</t>
   </si>
   <si>
     <t>K7058-73301</t>
   </si>
   <si>
     <t>SANTA MAGDALENA SORSOGON</t>
   </si>
   <si>
     <t>Milagros  f belga.  Ronel f belga</t>
   </si>
   <si>
     <t>K8002-65710</t>
   </si>
   <si>
     <t>CITY OF SORSOGON (Capital) SORSOGON</t>
   </si>
   <si>
     <t>CHARIE ESTRELLADO</t>
   </si>
   <si>
     <t>K7129-73595</t>
   </si>
   <si>
     <t>MARK JHOEVIC JERUS</t>
   </si>
   <si>
     <t>K7121-73243</t>
   </si>
   <si>
     <t>RAMIR D.VILLASANA</t>
   </si>
   <si>
     <t>VICTORIA B. GONZALEZ</t>
   </si>
   <si>
     <t>DAVID E. BESID</t>
   </si>
   <si>
-    <t xml:space="preserve">CARLOTA O. BADIC </t>
+    <t>CARLOTA O. BADIC</t>
   </si>
   <si>
     <t>JENNIFER ROSE JIMENES</t>
   </si>
   <si>
-    <t xml:space="preserve">ZELANY BALDERANA </t>
+    <t>ZELANY BALDERANA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Awb463</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Eman brugada</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>