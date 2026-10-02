--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -71,81 +71,81 @@
   <si>
     <t>ABUCAY BATAAN</t>
   </si>
   <si>
     <t>RODEL MINA</t>
   </si>
   <si>
     <t>K8002-71945</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>Amalia N. chavez</t>
   </si>
   <si>
     <t>K5005-79388</t>
   </si>
   <si>
     <t>JOANA D PLOPINIO</t>
   </si>
   <si>
     <t>K7073-71183</t>
   </si>
   <si>
-    <t xml:space="preserve">MR. FELIPE B. FAUSTINO </t>
+    <t>MR. FELIPE B. FAUSTINO</t>
   </si>
   <si>
     <t>K7026-73073</t>
   </si>
   <si>
     <t>ERIC FRANCO</t>
   </si>
   <si>
     <t>K6002-72307</t>
   </si>
   <si>
     <t>EVERLEIN DINGLASAN</t>
   </si>
   <si>
     <t>K6002-73582</t>
   </si>
   <si>
     <t>K7135-73273</t>
   </si>
   <si>
     <t>Maribel M Sison</t>
   </si>
   <si>
     <t>K7016-72764</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ROBELYN SOCIAS </t>
+    <t>ROBELYN SOCIAS</t>
   </si>
   <si>
     <t>K5003-79810</t>
   </si>
   <si>
     <t>Maria jhamelle loquisan</t>
   </si>
   <si>
     <t>K7011-69417</t>
   </si>
   <si>
     <t>ORANI BATAAN</t>
   </si>
   <si>
     <t>AMELITA BALTASAR</t>
   </si>
   <si>
     <t>K7124-73741</t>
   </si>
   <si>
     <t>NORBY C. MANGALIMAN</t>
   </si>
   <si>
     <t>K7129-73472</t>
   </si>