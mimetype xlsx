--- v0 (2026-04-04)
+++ v1 (2026-05-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
-    <t>2026-03-12 12:07:56</t>
+    <t>03/13/2026 03:08:30 - 03/13/2026 03:45:47</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7061-71661</t>
   </si>
   <si>
     <t>ALBURQUERQUE BOHOL</t>
   </si>