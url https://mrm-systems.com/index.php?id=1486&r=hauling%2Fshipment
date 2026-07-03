--- v1 (2026-05-19)
+++ v2 (2026-07-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>03/13/2026 03:08:30 - 03/13/2026 03:45:47</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -393,53 +393,50 @@
     <t>PRINCE DHANNY V GARCIA</t>
   </si>
   <si>
     <t>K7011-72662</t>
   </si>
   <si>
     <t>CITY OF TALISAY CEBU</t>
   </si>
   <si>
     <t>NATIVIDAD MAGTIBAY</t>
   </si>
   <si>
     <t>K7126-72629</t>
   </si>
   <si>
     <t>Haillie-Jp Fiedacan</t>
   </si>
   <si>
     <t>K7016-71687</t>
   </si>
   <si>
     <t>TOLEDO CITY CEBU</t>
   </si>
   <si>
     <t xml:space="preserve">ROSE MARIE GUALIZA </t>
-  </si>
-[...1 lines deleted...]
-    <t>T260104123004047</t>
   </si>
   <si>
     <t xml:space="preserve">NATHALIE MALICDEN </t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cce1123</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Danilo foyo</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Albert ablaza</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
@@ -1456,106 +1453,106 @@
       <c r="B50" t="s">
         <v>120</v>
       </c>
       <c r="C50">
         <v>2</v>
       </c>
       <c r="D50" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>124</v>
       </c>
       <c r="B51" t="s">
         <v>125</v>
       </c>
       <c r="C51">
         <v>2</v>
       </c>
       <c r="D51" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="52" spans="1:6">
-      <c r="A52" t="s">
-        <v>127</v>
+      <c r="A52">
+        <v>110003</v>
       </c>
       <c r="B52" t="s">
         <v>61</v>
       </c>
       <c r="C52">
         <v>1</v>
       </c>
       <c r="D52" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
+        <v>128</v>
+      </c>
+      <c r="B54" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
+        <v>130</v>
+      </c>
+      <c r="B55" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
+        <v>132</v>
+      </c>
+      <c r="B56" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
+        <v>134</v>
+      </c>
+      <c r="B57" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
+        <v>136</v>
+      </c>
+      <c r="B58" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>