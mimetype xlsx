--- v2 (2026-07-03)
+++ v3 (2026-10-02)
@@ -101,102 +101,102 @@
   <si>
     <t>PERLA DOLAUTA</t>
   </si>
   <si>
     <t>K7061-69527</t>
   </si>
   <si>
     <t>BATUAN BOHOL</t>
   </si>
   <si>
     <t>Zenaida Limbaga</t>
   </si>
   <si>
     <t>K7016-71626</t>
   </si>
   <si>
     <t>CARMEN BOHOL</t>
   </si>
   <si>
     <t>FELINA SARTE</t>
   </si>
   <si>
     <t>K7058-69689</t>
   </si>
   <si>
-    <t xml:space="preserve"> Delaila r abenasa</t>
+    <t>Delaila r abenasa</t>
   </si>
   <si>
     <t>K7124-73756</t>
   </si>
   <si>
     <t>VIRGINIA REDUCTO</t>
   </si>
   <si>
     <t>K7135-77948</t>
   </si>
   <si>
     <t>Kenneth O Rehas</t>
   </si>
   <si>
     <t>K7061-72990</t>
   </si>
   <si>
     <t>DAUIS BOHOL</t>
   </si>
   <si>
     <t>Kent Noel Pojas</t>
   </si>
   <si>
     <t>K6002-78582</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>JOCELYN B. TABAG</t>
   </si>
   <si>
     <t>K7129-72346</t>
   </si>
   <si>
     <t>JAGNA BOHOL</t>
   </si>
   <si>
     <t>MIRA RANGAS GANAD</t>
   </si>
   <si>
     <t>K7125-69360</t>
   </si>
   <si>
     <t>Donard Anoba</t>
   </si>
   <si>
     <t>K7016-72956</t>
   </si>
   <si>
-    <t xml:space="preserve">FRANCISCA GALAGALA </t>
+    <t>FRANCISCA GALAGALA</t>
   </si>
   <si>
     <t>K7133-71098</t>
   </si>
   <si>
     <t>JETAFE BOHOL</t>
   </si>
   <si>
     <t>Quinnie ann m. Suello</t>
   </si>
   <si>
     <t>K8002-73680</t>
   </si>
   <si>
     <t>LOAY BOHOL</t>
   </si>
   <si>
     <t>ERIKA JANE CAÑETE</t>
   </si>
   <si>
     <t>K7124-72540</t>
   </si>
   <si>
     <t>LOON BOHOL</t>
   </si>
@@ -296,51 +296,51 @@
   <si>
     <t>K7123-71843</t>
   </si>
   <si>
     <t>COMPOSTELA CEBU</t>
   </si>
   <si>
     <t>DOLOROSA A. DUMAGUIT</t>
   </si>
   <si>
     <t>K7074-79465</t>
   </si>
   <si>
     <t>DAANBANTAYAN CEBU</t>
   </si>
   <si>
     <t>Editha alegria conde</t>
   </si>
   <si>
     <t>K7058-72072</t>
   </si>
   <si>
     <t>DANAO CITY CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jovencio b  casas</t>
+    <t>Jovencio b  casas</t>
   </si>
   <si>
     <t>K7126-72266</t>
   </si>
   <si>
     <t>Marcos Perez Jr.</t>
   </si>
   <si>
     <t>K7011-72241</t>
   </si>
   <si>
     <t>LAPU-LAPU CITY (OPON) CEBU</t>
   </si>
   <si>
     <t>CHRISTOPHER QUIJANO</t>
   </si>
   <si>
     <t>K7121-72633</t>
   </si>
   <si>
     <t>LILOAN CEBU</t>
   </si>
   <si>
     <t>Melehizedek B Durano 3</t>
   </si>
@@ -392,54 +392,54 @@
   <si>
     <t>PRINCE DHANNY V GARCIA</t>
   </si>
   <si>
     <t>K7011-72662</t>
   </si>
   <si>
     <t>CITY OF TALISAY CEBU</t>
   </si>
   <si>
     <t>NATIVIDAD MAGTIBAY</t>
   </si>
   <si>
     <t>K7126-72629</t>
   </si>
   <si>
     <t>Haillie-Jp Fiedacan</t>
   </si>
   <si>
     <t>K7016-71687</t>
   </si>
   <si>
     <t>TOLEDO CITY CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSE MARIE GUALIZA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">NATHALIE MALICDEN </t>
+    <t>ROSE MARIE GUALIZA</t>
+  </si>
+  <si>
+    <t>NATHALIE MALICDEN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cce1123</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Danilo foyo</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Albert ablaza</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>