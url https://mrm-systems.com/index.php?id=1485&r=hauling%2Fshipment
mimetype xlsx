--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -50,99 +50,99 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7123-72589</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">GERLEEH Q SACDAL </t>
+    <t>GERLEEH Q SACDAL</t>
   </si>
   <si>
     <t>K5003-73041</t>
   </si>
   <si>
     <t>Elizabeth lee</t>
   </si>
   <si>
     <t>K7061-70828</t>
   </si>
   <si>
     <t>EMELIO APONGOL</t>
   </si>
   <si>
     <t>K7121-73141</t>
   </si>
   <si>
     <t>Unice R Lasco</t>
   </si>
   <si>
     <t>K7126-71335</t>
   </si>
   <si>
     <t>Wilfredo Manalili</t>
   </si>
   <si>
     <t>K7011-73234</t>
   </si>
   <si>
     <t>ALICIA C. ESCULTURA</t>
   </si>
   <si>
     <t>K7058-69507</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marilyn n   vivar</t>
+    <t>Marilyn n   vivar</t>
   </si>
   <si>
     <t>K7061-70648</t>
   </si>
   <si>
     <t>Gloria Dee</t>
   </si>
   <si>
     <t>K7123-74171</t>
   </si>
   <si>
-    <t xml:space="preserve">HAZEL KAYE CATABAS </t>
+    <t>HAZEL KAYE CATABAS</t>
   </si>
   <si>
     <t>K7073-71819</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Ferdinand Manalang</t>
   </si>
   <si>
     <t>K7126-68031</t>
   </si>
   <si>
     <t>CARRANGLAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>GINIA SANTIAGO</t>
   </si>
   <si>
     <t>K7124-64417</t>
   </si>
   <si>
     <t>VOLTAIRE GOMEZ</t>
   </si>
@@ -158,75 +158,75 @@
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>ROSARIO D CO</t>
   </si>
   <si>
     <t>K7061-74025</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>FRANCISCO JUAN</t>
   </si>
   <si>
     <t>K7129-70607</t>
   </si>
   <si>
     <t>flabbie r. dimapilis</t>
   </si>
   <si>
     <t>K7016-73796</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILYN MAGDALUYO </t>
+    <t>MARILYN MAGDALUYO</t>
   </si>
   <si>
     <t>K7121-73811</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Romeo Arcangel</t>
   </si>
   <si>
     <t>K7061-72250</t>
   </si>
   <si>
     <t>Reynaldo Tejeras</t>
   </si>
   <si>
     <t>K7124-66794</t>
   </si>
   <si>
     <t>PANTABANGAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Noel  p ramos jr</t>
+    <t>Noel  p ramos jr</t>
   </si>
   <si>
     <t>K5004-73526</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>MAY S. MAHINAY</t>
   </si>
   <si>
     <t>K7011-74052</t>
   </si>
   <si>
     <t>KATE O. VENTURA</t>
   </si>
   <si>
     <t>K7011-72598</t>
   </si>
   <si>
     <t>K7126-73737</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
@@ -275,51 +275,51 @@
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>ALICE BALANEG</t>
   </si>
   <si>
     <t>K7135-72424</t>
   </si>
   <si>
     <t>Jennifer alejo</t>
   </si>
   <si>
     <t>K7061-72585</t>
   </si>
   <si>
     <t>Joel buenaventura</t>
   </si>
   <si>
     <t>K7061-72841</t>
   </si>
   <si>
     <t>K7124-70719</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILYN DE GUZMAN </t>
+    <t>MARILYN DE GUZMAN</t>
   </si>
   <si>
     <t>K7123-72594</t>
   </si>
   <si>
     <t>ROSALINA ORTALEZA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>MBG1175</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Crisente Banting</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>bryan/banjo</t>
   </si>