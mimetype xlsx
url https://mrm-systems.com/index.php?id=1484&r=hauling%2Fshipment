--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7061-72340</t>
   </si>
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Susana Beronio </t>
+    <t>Susana Beronio</t>
   </si>
   <si>
     <t>K7135-72550</t>
   </si>
   <si>
     <t>MAMBAJAO (Capital) CAMIGUIN</t>
   </si>
   <si>
     <t>JEANETTE FLORES</t>
   </si>
   <si>
     <t>K7127-72572</t>
   </si>
   <si>
     <t>GINGOOG CITY MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>RINGO ALMONTE YATOL</t>
   </si>
   <si>
     <t>K5005-79679</t>
   </si>
   <si>
     <t>SANTO TOMAS DAVAO DEL NORTE</t>
   </si>
@@ -119,60 +119,60 @@
   <si>
     <t>K7127-71820</t>
   </si>
   <si>
     <t>MARY JANE G, RODRIGUEZ</t>
   </si>
   <si>
     <t>K7127-72787</t>
   </si>
   <si>
     <t>MERCIDITA  ESPANA</t>
   </si>
   <si>
     <t>K7011-72619</t>
   </si>
   <si>
     <t>RUFINA SUPLIDO</t>
   </si>
   <si>
     <t>K7016-71775</t>
   </si>
   <si>
     <t>TALAINGOD DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">JESSICA GONGOTAN </t>
+    <t>JESSICA GONGOTAN</t>
   </si>
   <si>
     <t>K7125-71763</t>
   </si>
   <si>
     <t>BRAULIO E. DUJALI DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Eriberto Toriaga </t>
+    <t>Eriberto Toriaga</t>
   </si>
   <si>
     <t>K8002-71766</t>
   </si>
   <si>
     <t>DAVAO CITY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>JEROME DUTERTE</t>
   </si>
   <si>
     <t>K7135-72705</t>
   </si>
   <si>
     <t>Haidee Busobuso</t>
   </si>
   <si>
     <t>K7011-72187</t>
   </si>
   <si>
     <t>ZURINA AMOR D. CABILO</t>
   </si>
   <si>
     <t>K7121-71880</t>
   </si>
@@ -197,51 +197,51 @@
   <si>
     <t>MARY ANN P SAAVEDRA</t>
   </si>
   <si>
     <t>K7030-79467</t>
   </si>
   <si>
     <t>POCIANO M CAÑADA JR</t>
   </si>
   <si>
     <t>K7061-72495</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
   <si>
     <t>May Ann joy Zabala</t>
   </si>
   <si>
     <t>K5003-72275</t>
   </si>
   <si>
     <t>CARAGA DAVAO ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">VIVIAN A. CALIG </t>
+    <t>VIVIAN A. CALIG</t>
   </si>
   <si>
     <t>K8002-72670</t>
   </si>
   <si>
     <t>CITY OF MATI (Capital) DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>JOEY VALERIANO</t>
   </si>
   <si>
     <t>K7126-72646</t>
   </si>
   <si>
     <t>Aileen Claire D Halipa</t>
   </si>
   <si>
     <t>K7126-72604</t>
   </si>
   <si>
     <t>MAWAB COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>Rafael C. Poblacion Sr.</t>
   </si>
@@ -254,105 +254,105 @@
   <si>
     <t>MICHAEL EGONIA</t>
   </si>
   <si>
     <t>K7127-71991</t>
   </si>
   <si>
     <t>HANNAH SHYNE PECOLADOS NOAH</t>
   </si>
   <si>
     <t>K7073-71972</t>
   </si>
   <si>
     <t>MALITA DAVAO OCCIDENTAL</t>
   </si>
   <si>
     <t>Jestoni M. Yobueno</t>
   </si>
   <si>
     <t>K7125-72091</t>
   </si>
   <si>
     <t>ALAMADA COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">Tahir B Rizrn </t>
+    <t>Tahir B Rizrn</t>
   </si>
   <si>
     <t>K7058-71746</t>
   </si>
   <si>
     <t>KABACAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve"> Sapia   alay  macaalay</t>
+    <t>Sapia   alay  macaalay</t>
   </si>
   <si>
     <t>K7121-74160</t>
   </si>
   <si>
     <t>Naser A Magalib</t>
   </si>
   <si>
     <t>K7061-72918</t>
   </si>
   <si>
     <t>Abdul Bassit Dilangalin</t>
   </si>
   <si>
     <t>K7124-72193</t>
   </si>
   <si>
     <t>HAPSA TAPARAN</t>
   </si>
   <si>
     <t>K7061-72040</t>
   </si>
   <si>
     <t>Maricar Llammas</t>
   </si>
   <si>
     <t>K7135-73072</t>
   </si>
   <si>
     <t>CITY OF KIDAPAWAN (Capital) COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Joebert T. Berden</t>
   </si>
   <si>
     <t>K7126-73209</t>
   </si>
   <si>
-    <t xml:space="preserve"> WAHAB MADIE</t>
+    <t>WAHAB MADIE</t>
   </si>
   <si>
     <t>K7125-73061</t>
   </si>
   <si>
-    <t xml:space="preserve">Johana U Cabiso </t>
+    <t>Johana U Cabiso</t>
   </si>
   <si>
     <t>K7030-72694</t>
   </si>
   <si>
     <t>MAKILALA COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>ARNEL B QUIÑO</t>
   </si>
   <si>
     <t>K7123-73033</t>
   </si>
   <si>
     <t>MATALAM COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>ENERES ARZAGA JAUOD</t>
   </si>
   <si>
     <t>K7017-77683</t>
   </si>
   <si>
     <t>MIDSAYAP COTABATO (NORTH COTABATO)</t>
   </si>
@@ -422,81 +422,81 @@
   <si>
     <t>ABDUL NASSER M. SULEIK</t>
   </si>
   <si>
     <t>K7026-73251</t>
   </si>
   <si>
     <t>ZABIDE CAMIN</t>
   </si>
   <si>
     <t>K7129-80264</t>
   </si>
   <si>
     <t>PRESIDENT ROXAS COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Victoria  C Magsico</t>
   </si>
   <si>
     <t>K7129-73688</t>
   </si>
   <si>
     <t>TULUNAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">RIMA DELA CRUZ </t>
+    <t>RIMA DELA CRUZ</t>
   </si>
   <si>
     <t>K7030-73186</t>
   </si>
   <si>
     <t>ANTIPAS COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>GERONIMO AGUANA</t>
   </si>
   <si>
     <t>K7030-73182</t>
   </si>
   <si>
     <t>MIRALUNA O GANANCIAL</t>
   </si>
   <si>
     <t>K7026-72690</t>
   </si>
   <si>
     <t>BANISILAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>GEMMA PALADA</t>
   </si>
   <si>
     <t>K7127-72692</t>
   </si>
   <si>
-    <t xml:space="preserve">ESTHER SANTIAGO </t>
+    <t>ESTHER SANTIAGO</t>
   </si>
   <si>
     <t>K7074-80167</t>
   </si>
   <si>
     <t>LEBAK SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Rosenda p. Pakan</t>
   </si>
   <si>
     <t>K7124-73464</t>
   </si>
   <si>
     <t>COTABATO CITY COTABATO CITY</t>
   </si>
   <si>
     <t>NORHAYA DURADO UKAS</t>
   </si>
   <si>
     <t>K7125-72081</t>
   </si>
   <si>
     <t>Jhamaima Aguil</t>
   </si>
@@ -512,96 +512,96 @@
   <si>
     <t>Yahli m. Dicay</t>
   </si>
   <si>
     <t>K7133-71964</t>
   </si>
   <si>
     <t>Haya sinsuat bansil</t>
   </si>
   <si>
     <t>K7030-72288</t>
   </si>
   <si>
     <t>AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>REYNALDO A. HUESCA</t>
   </si>
   <si>
     <t>K8002-72092</t>
   </si>
   <si>
     <t>BULUAN MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">JUMAR ALON </t>
+    <t>JUMAR ALON</t>
   </si>
   <si>
     <t>K8002-71752</t>
   </si>
   <si>
     <t>JUMAR S ALON</t>
   </si>
   <si>
     <t>K7011-73552</t>
   </si>
   <si>
     <t>DATU PAGLAS MAGUINDANAO</t>
   </si>
   <si>
     <t>SHARA MAY DIMAPALAO</t>
   </si>
   <si>
     <t>K7073-74190</t>
   </si>
   <si>
     <t>DATU PIANG MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">Annabelle U. Sula </t>
+    <t>Annabelle U. Sula</t>
   </si>
   <si>
     <t>K7123-72524</t>
   </si>
   <si>
     <t>LAMEAH UTTO</t>
   </si>
   <si>
     <t>K7121-71809</t>
   </si>
   <si>
     <t>Angeli Marie T Tantingco</t>
   </si>
   <si>
     <t>K7121-73450</t>
   </si>
   <si>
     <t>DATU ODIN SINSUAT (DINAIG) MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve"> Hasnah  s  akmad</t>
+    <t>Hasnah  s  akmad</t>
   </si>
   <si>
     <t>K8002-72729</t>
   </si>
   <si>
     <t>ALIBAI S MASHOD</t>
   </si>
   <si>
     <t>K7061-73361</t>
   </si>
   <si>
     <t>Gloria Salipada</t>
   </si>
   <si>
     <t>K7073-72941</t>
   </si>
   <si>
     <t>SHARIFF AGUAK (MAGANOY) (Capital) MAGUINDANAO</t>
   </si>
   <si>
     <t>Maemot M Saptula</t>
   </si>
   <si>
     <t>K7016-73022</t>
   </si>
@@ -719,87 +719,87 @@
   <si>
     <t>K7073-72393</t>
   </si>
   <si>
     <t>PROSPERIDAD (Capital) AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>CYRUS SURALTA</t>
   </si>
   <si>
     <t>K7073-72457</t>
   </si>
   <si>
     <t>SAN FRANCISCO AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>ALBERTA D. DONATO</t>
   </si>
   <si>
     <t>K7123-72044</t>
   </si>
   <si>
     <t>GIGAQUIT SURIGAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIANITA E CATULAY </t>
+    <t>MARIANITA E CATULAY</t>
   </si>
   <si>
     <t>K7125-72628</t>
   </si>
   <si>
     <t>SURIGAO CITY (Capital) SURIGAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Anita P Cruza </t>
+    <t>Anita P Cruza</t>
   </si>
   <si>
     <t>K7123-72592</t>
   </si>
   <si>
     <t>TUBOD SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>MARIA BELEN C CABANES</t>
   </si>
   <si>
     <t>K7126-72711</t>
   </si>
   <si>
     <t>BAROBO SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>Florevie F Pagalan</t>
   </si>
   <si>
     <t>K7016-72666</t>
   </si>
   <si>
     <t>LANUZA SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">DOMINADOR ARANDAYING </t>
+    <t>DOMINADOR ARANDAYING</t>
   </si>
   <si>
     <t>K7030-71904</t>
   </si>
   <si>
     <t>MADRID SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>JESSIE O DERIGAY</t>
   </si>
   <si>
     <t>K7127-72256</t>
   </si>
   <si>
     <t>TAGO SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>MRS, MYRA SAMAR</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nev3043</t>
   </si>