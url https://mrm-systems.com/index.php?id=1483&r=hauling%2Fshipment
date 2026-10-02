--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -68,51 +68,51 @@
   <si>
     <t>K7123-73821</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>Edna  Tejada</t>
   </si>
   <si>
     <t>K6002-72768</t>
   </si>
   <si>
     <t>Mark jovy and or Azel joy Manansala</t>
   </si>
   <si>
     <t>K5002-70672</t>
   </si>
   <si>
     <t>CELESTINA P. QUIAZON</t>
   </si>
   <si>
     <t>K7133-68562</t>
   </si>
   <si>
-    <t xml:space="preserve">Rolyn acha </t>
+    <t>Rolyn acha</t>
   </si>
   <si>
     <t>K5003-69221</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>Romeo sampang</t>
   </si>
   <si>
     <t>K5001-67977</t>
   </si>
   <si>
     <t>Dholly or Eloy Geronaga</t>
   </si>
   <si>
     <t>K7127-70931</t>
   </si>
   <si>
     <t>ROZETTE RIBANO</t>
   </si>
   <si>
     <t>K7129-73704</t>
   </si>
@@ -164,51 +164,51 @@
   <si>
     <t>CORA LINGAD</t>
   </si>
   <si>
     <t>K7073-73665</t>
   </si>
   <si>
     <t>JIAN CHRISTIAN TAMAYO</t>
   </si>
   <si>
     <t>K7030-73693</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>IRMA D. LOPEZ</t>
   </si>
   <si>
     <t>K5004-69878</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">NATALIA SALALILA </t>
+    <t>NATALIA SALALILA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV576</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Alvin Pangilinan</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Roland Salingan</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>