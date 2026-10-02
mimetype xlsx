--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -12,167 +12,167 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>03/11/2026 02:40:52 - 03/12/2026 03:39:38</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5004-78068</t>
   </si>
   <si>
     <t>BALAYAN BATANGAS</t>
   </si>
   <si>
     <t>SOFRONIO CAHAYON</t>
   </si>
   <si>
     <t>K7016-72881</t>
   </si>
   <si>
     <t>BAUAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">ALDWIN AGUILA </t>
+    <t>ALDWIN AGUILA</t>
   </si>
   <si>
     <t>K7058-73012</t>
   </si>
   <si>
     <t>CALACA BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve"> Porferio  bardrias  </t>
+    <t>Porferio  bardrias</t>
   </si>
   <si>
     <t>K7016-72978</t>
   </si>
   <si>
     <t>PRINCESS BES BALBIDIANO</t>
   </si>
   <si>
     <t>K7030-73686</t>
   </si>
   <si>
     <t>LEMERY BATANGAS</t>
   </si>
   <si>
     <t>CENON REYES</t>
   </si>
   <si>
     <t>K7030-71697</t>
   </si>
   <si>
     <t>LIPA CITY BATANGAS</t>
   </si>
   <si>
     <t>AGUSTO P MACABABAYAO</t>
   </si>
   <si>
     <t>K7125-71787</t>
   </si>
   <si>
-    <t xml:space="preserve">Ella deliva Lopez </t>
+    <t>Ella deliva Lopez</t>
   </si>
   <si>
     <t>K7127-77654</t>
   </si>
   <si>
     <t>RUTH B, SABLAWON</t>
   </si>
   <si>
     <t>K7073-73436</t>
   </si>
   <si>
     <t>HERMINIA BARCELONA</t>
   </si>
   <si>
     <t>K7123-70618</t>
   </si>
   <si>
     <t>Mrs. Mila Diaz baladhay/Lani l. Baladhay</t>
   </si>
   <si>
     <t>K7061-70717</t>
   </si>
   <si>
     <t>John ericho de Ocampo</t>
   </si>
   <si>
     <t>K7030-74089</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN JUSTINE MINAS </t>
+    <t>JOHN JUSTINE MINAS</t>
   </si>
   <si>
     <t>K7126-73732</t>
   </si>
   <si>
     <t>Katrina Mikaela Pilar</t>
   </si>
   <si>
     <t>K8002-73491</t>
   </si>
   <si>
     <t>JOY GAVINO</t>
   </si>
   <si>
     <t>K7016-71542</t>
   </si>
   <si>
     <t>ERLINDA BALBON</t>
   </si>
   <si>
     <t>K7121-69423</t>
   </si>
   <si>
     <t>Precila marasigan</t>
   </si>
@@ -188,141 +188,141 @@
   <si>
     <t>K5002-73484</t>
   </si>
   <si>
     <t>MABINI BATANGAS</t>
   </si>
   <si>
     <t>BABY NOVA PANOPIO</t>
   </si>
   <si>
     <t>K7124-72757</t>
   </si>
   <si>
     <t>MALVAR BATANGAS</t>
   </si>
   <si>
     <t>IKEZIAH IRISH GELERA</t>
   </si>
   <si>
     <t>K7124-72551</t>
   </si>
   <si>
     <t>ROSARIO BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">BEA VILLANUEVA </t>
+    <t>BEA VILLANUEVA</t>
   </si>
   <si>
     <t>K7061-73993</t>
   </si>
   <si>
-    <t xml:space="preserve">Thelma Lat Soriba </t>
+    <t>Thelma Lat Soriba</t>
   </si>
   <si>
     <t>K7058-72822</t>
   </si>
   <si>
     <t>JEFFRY  AMADA. Miriam brucal</t>
   </si>
   <si>
     <t>K7121-72718</t>
   </si>
   <si>
     <t>Mr. Conrado Macalintal</t>
   </si>
   <si>
     <t>K7080-78799</t>
   </si>
   <si>
     <t>RONNIE D RAMOS</t>
   </si>
   <si>
     <t>K7061-72033</t>
   </si>
   <si>
-    <t xml:space="preserve">Glenda Barcelona </t>
+    <t>Glenda Barcelona</t>
   </si>
   <si>
     <t>K7125-72947</t>
   </si>
   <si>
-    <t xml:space="preserve">Aileen C Ramos </t>
+    <t>Aileen C Ramos</t>
   </si>
   <si>
     <t>K7058-69633</t>
   </si>
   <si>
-    <t xml:space="preserve"> Edna  de paz   magadia</t>
+    <t>Edna  de paz   magadia</t>
   </si>
   <si>
     <t>K7030-73300</t>
   </si>
   <si>
     <t>MS KRISTINE YLAINE R CULIS</t>
   </si>
   <si>
     <t>K7058-69398</t>
   </si>
   <si>
-    <t xml:space="preserve"> Raymundo  arquillo</t>
+    <t>Raymundo  arquillo</t>
   </si>
   <si>
     <t>K7026-73049</t>
   </si>
   <si>
     <t>DOMINGO D. DE CHAVEZ JR</t>
   </si>
   <si>
     <t>K7058-73030</t>
   </si>
   <si>
     <t>SAN JOSE BATANGAS</t>
   </si>
   <si>
     <t>Ricky b abaca</t>
   </si>
   <si>
     <t>K8002-69593</t>
   </si>
   <si>
     <t>EDA REGENCIA</t>
   </si>
   <si>
     <t>K7016-73052</t>
   </si>
   <si>
-    <t xml:space="preserve">LOVELY PIZARRO </t>
+    <t>LOVELY PIZARRO</t>
   </si>
   <si>
     <t>K7058-74067</t>
   </si>
   <si>
     <t>SAN JUAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve"> Victor g   caguitla</t>
+    <t>Victor g   caguitla</t>
   </si>
   <si>
     <t>K7011-73269</t>
   </si>
   <si>
     <t>SANTO TOMAS BATANGAS</t>
   </si>
   <si>
     <t>JULIE ANNE L. SALAMAT</t>
   </si>
   <si>
     <t>K7127-72461</t>
   </si>
   <si>
     <t>KAREN M, FABREG</t>
   </si>
   <si>
     <t>K8002-71140</t>
   </si>
   <si>
     <t>LEONISA ANILLO</t>
   </si>
   <si>
     <t>K5004-69840</t>
   </si>
@@ -341,60 +341,60 @@
   <si>
     <t>Ponciano Manzo</t>
   </si>
   <si>
     <t>K7011-71800</t>
   </si>
   <si>
     <t>DAVE L. MARAÑO</t>
   </si>
   <si>
     <t>K7123-73701</t>
   </si>
   <si>
     <t>MA. JOCELYN B. DAWAL</t>
   </si>
   <si>
     <t>K7026-73325</t>
   </si>
   <si>
     <t>NELGIE MOSQUEDA</t>
   </si>
   <si>
     <t>K7016-69986</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILYN GAELA </t>
+    <t>MARILYN GAELA</t>
   </si>
   <si>
     <t>K7125-73210</t>
   </si>
   <si>
     <t>TAAL BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Mariel Stephanie m Docil </t>
+    <t>Mariel Stephanie m Docil</t>
   </si>
   <si>
     <t>K7126-73200</t>
   </si>
   <si>
     <t>John Paul T Francisco</t>
   </si>
   <si>
     <t>K7124-73531</t>
   </si>
   <si>
     <t>TALISAY BATANGAS</t>
   </si>
   <si>
     <t>NECTAR C BERINGUELA</t>
   </si>
   <si>
     <t>K5002-73720</t>
   </si>
   <si>
     <t>CITY OF TANAUAN BATANGAS</t>
   </si>
   <si>
     <t>Ma Christine Ofenda</t>
   </si>
@@ -413,435 +413,432 @@
   <si>
     <t>K7061-71133</t>
   </si>
   <si>
     <t>Armie Jay Arman</t>
   </si>
   <si>
     <t>K5005-63861</t>
   </si>
   <si>
     <t>LORIE D SANTOS</t>
   </si>
   <si>
     <t>K7011-73135</t>
   </si>
   <si>
     <t>TAYSAN BATANGAS</t>
   </si>
   <si>
     <t>LEOLYN P. AN</t>
   </si>
   <si>
     <t>K7123-70862</t>
   </si>
   <si>
-    <t xml:space="preserve">MARITES ALCANTARA/ROLANDO ALCANTARA </t>
+    <t>MARITES ALCANTARA/ROLANDO ALCANTARA</t>
   </si>
   <si>
     <t>K7121-71217</t>
   </si>
   <si>
     <t>TUY BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Jefferson Cabral </t>
+    <t>Jefferson Cabral</t>
   </si>
   <si>
     <t>K7030-73564</t>
   </si>
   <si>
     <t>ATIMONAN QUEZON</t>
   </si>
   <si>
     <t>ROSALINDA M DELA CRIZ</t>
   </si>
   <si>
     <t>K7016-71429</t>
   </si>
   <si>
     <t>LOURDES ORTIZ</t>
   </si>
   <si>
     <t>K7129-71751</t>
   </si>
   <si>
     <t>CALAUAG QUEZON</t>
   </si>
   <si>
     <t>Anabel Adonay Yamo</t>
   </si>
   <si>
     <t>K7121-69409</t>
   </si>
   <si>
-    <t xml:space="preserve">Leopoldo M Navarro </t>
+    <t>Leopoldo M Navarro</t>
   </si>
   <si>
     <t>K7073-69464</t>
   </si>
   <si>
     <t>JEANELITA FOLLOSO OBNIALA</t>
   </si>
   <si>
     <t>K7121-70894</t>
   </si>
   <si>
     <t>CANDELARIA QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">Edwin De Guzman </t>
+    <t>Edwin De Guzman</t>
   </si>
   <si>
     <t>K8002-69406</t>
   </si>
   <si>
     <t>APRIL JOY A CORNELLIA</t>
   </si>
   <si>
     <t>K7127-69993</t>
   </si>
   <si>
     <t>APRIL JOY A, CORNELIA</t>
   </si>
   <si>
     <t>K7123-73493</t>
   </si>
   <si>
     <t>CATANAUAN QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSITA A GRACIAS </t>
+    <t>ROSITA A GRACIAS</t>
   </si>
   <si>
     <t>K7126-74241</t>
   </si>
   <si>
     <t>DOLORES QUEZON</t>
   </si>
   <si>
     <t>Elizabeth M Francia</t>
   </si>
   <si>
     <t>K7126-71337</t>
   </si>
   <si>
     <t>Armando Tenorio</t>
   </si>
   <si>
     <t>K7061-74140</t>
   </si>
   <si>
     <t>GENERAL NAKAR QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">Jennifer Adornado </t>
+    <t>Jennifer Adornado</t>
   </si>
   <si>
     <t>K7011-73906</t>
   </si>
   <si>
     <t>SUSAN LAVIÑA</t>
   </si>
   <si>
     <t>K7135-73118</t>
   </si>
   <si>
     <t>GUINAYANGAN QUEZON</t>
   </si>
   <si>
     <t>Jomer Villamater</t>
   </si>
   <si>
     <t>K7061-72835</t>
   </si>
   <si>
     <t>GUMACA QUEZON</t>
   </si>
   <si>
     <t>OSCAR &amp; DINA HAO</t>
   </si>
   <si>
     <t>K7123-69644</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPH SAAVEDRA </t>
+    <t>JOSEPH SAAVEDRA</t>
   </si>
   <si>
     <t>K7123-71620</t>
   </si>
   <si>
-    <t xml:space="preserve">JAENA REYES </t>
+    <t>JAENA REYES</t>
   </si>
   <si>
     <t>K7058-72894</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ma laurene  p rodrigo</t>
+    <t>Ma laurene  p rodrigo</t>
   </si>
   <si>
     <t>K7061-68553</t>
   </si>
   <si>
     <t>LOPEZ QUEZON</t>
   </si>
   <si>
     <t>Ninita Villasenor</t>
   </si>
   <si>
     <t>K7016-73259</t>
   </si>
   <si>
     <t>LUCBAN QUEZON</t>
   </si>
   <si>
     <t>MHARIE ROAN JOY DONA</t>
   </si>
   <si>
     <t>K7127-71662</t>
   </si>
   <si>
     <t>LUCENA CITY (Capital) QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">JEROLD DENDE </t>
+    <t>JEROLD DENDE</t>
   </si>
   <si>
     <t>K7030-72930</t>
   </si>
   <si>
     <t>ESTRELLA E JABRICA</t>
   </si>
   <si>
     <t>K7121-74207</t>
   </si>
   <si>
     <t>ESTRELLA M. LUZA</t>
   </si>
   <si>
     <t>K7125-72810</t>
   </si>
   <si>
-    <t xml:space="preserve">Rosemarie Lagrosa </t>
+    <t>Rosemarie Lagrosa</t>
   </si>
   <si>
     <t>K7135-69441</t>
   </si>
   <si>
     <t>Jedette Arandela</t>
   </si>
   <si>
     <t>K5003-73539</t>
   </si>
   <si>
     <t>MARK ANGELO DAVID</t>
   </si>
   <si>
     <t>K7061-73122</t>
   </si>
   <si>
-    <t xml:space="preserve">Ma Carla Lejana </t>
+    <t>Ma Carla Lejana</t>
   </si>
   <si>
     <t>K7121-69111</t>
   </si>
   <si>
-    <t xml:space="preserve">B Jorn Alexis M Veniegas </t>
+    <t>B Jorn Alexis M Veniegas</t>
   </si>
   <si>
     <t>K7129-71403</t>
   </si>
   <si>
     <t>JENNELYN TORPIAS</t>
   </si>
   <si>
     <t>K8002-69800</t>
   </si>
   <si>
     <t>MAUBAN QUEZON</t>
   </si>
   <si>
     <t>ELENITA OREJOLA</t>
   </si>
   <si>
     <t>K7016-71846</t>
   </si>
   <si>
     <t>PLARIDEL QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">PATRICIA GARANIEL </t>
+    <t>PATRICIA GARANIEL</t>
   </si>
   <si>
     <t>K7058-71574</t>
   </si>
   <si>
     <t>QUEZON QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve"> Imelda  s  burcer</t>
+    <t>Imelda  s  burcer</t>
   </si>
   <si>
     <t>K7129-78287</t>
   </si>
   <si>
     <t>REAL QUEZON</t>
   </si>
   <si>
     <t>CHINA E. MAMING</t>
   </si>
   <si>
     <t>K7124-72867</t>
   </si>
   <si>
     <t>SAN ANTONIO QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">CLEOTILDE HERNANDEZ </t>
+    <t>CLEOTILDE HERNANDEZ</t>
   </si>
   <si>
     <t>K7011-71150</t>
   </si>
   <si>
     <t>SAN NARCISO QUEZON</t>
   </si>
   <si>
     <t>JOSEPHINE R. CABILES</t>
   </si>
   <si>
     <t>K7016-71896</t>
   </si>
   <si>
     <t>SARIAYA QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">LORENA CLAVERIA </t>
+    <t>LORENA CLAVERIA</t>
   </si>
   <si>
     <t>K6002-74118</t>
   </si>
   <si>
     <t>SVA DARLYN BEJER</t>
   </si>
   <si>
     <t>K6002-74041</t>
   </si>
   <si>
     <t>EUFROCINA  C.  ESGUERRA</t>
   </si>
   <si>
     <t>K7133-70254</t>
   </si>
   <si>
     <t>Nicanor g. Perez</t>
   </si>
   <si>
     <t>K5002-73684</t>
   </si>
   <si>
     <t>MYRNA M DELLAMAS</t>
   </si>
   <si>
     <t>K7016-69869</t>
   </si>
   <si>
-    <t xml:space="preserve">ALDRIN SANCHEZ </t>
+    <t>ALDRIN SANCHEZ</t>
   </si>
   <si>
     <t>K7058-70887</t>
   </si>
   <si>
     <t>09159705047</t>
   </si>
   <si>
     <t>K5002-69305</t>
   </si>
   <si>
     <t>K7016-72998</t>
   </si>
   <si>
     <t>CITY OF TAYABAS QUEZON</t>
   </si>
   <si>
     <t>MA. LIGAYA REVAREZ</t>
   </si>
   <si>
     <t>K7026-78316</t>
   </si>
   <si>
     <t>ROSSELLE C. DELSOCURA</t>
   </si>
   <si>
     <t>K7058-71408</t>
   </si>
   <si>
-    <t xml:space="preserve"> Shannie bacano</t>
+    <t>Shannie bacano</t>
   </si>
   <si>
     <t>K7123-73642</t>
   </si>
   <si>
     <t>MILDRED M. Villabroza</t>
   </si>
   <si>
     <t>K7129-70736</t>
   </si>
   <si>
     <t>MELANIE MARIE GARCIA</t>
   </si>
   <si>
     <t>K7016-73043</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
     <t>JINKEE SAULE</t>
   </si>
   <si>
     <t>K5002-78983</t>
   </si>
   <si>
     <t>UNISAN QUEZON</t>
   </si>
   <si>
     <t>SELESTE RODIL</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTOPHER SATULAN </t>
-[...1 lines deleted...]
-  <si>
     <t>CHRISTOPHER SATULAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ARIANNE LINDO </t>
+    <t>ARIANNE LINDO</t>
   </si>
   <si>
     <t>YOLANDA L. AZNAR</t>
   </si>
   <si>
-    <t xml:space="preserve">B. ORCINO </t>
+    <t>B. ORCINO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Awb463</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>E.brogada</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>H. Castro</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>
@@ -2719,138 +2716,138 @@
     <row r="112" spans="1:6">
       <c r="A112">
         <v>107067</v>
       </c>
       <c r="B112" t="s">
         <v>25</v>
       </c>
       <c r="C112">
         <v>1</v>
       </c>
       <c r="D112" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>107076</v>
       </c>
       <c r="B113" t="s">
         <v>25</v>
       </c>
       <c r="C113">
         <v>2</v>
       </c>
       <c r="D113" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>108099</v>
       </c>
       <c r="B114" t="s">
         <v>25</v>
       </c>
       <c r="C114">
         <v>1</v>
       </c>
       <c r="D114" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>108103</v>
       </c>
       <c r="B115" t="s">
         <v>185</v>
       </c>
       <c r="C115">
         <v>2</v>
       </c>
       <c r="D115" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>108997</v>
       </c>
       <c r="B116" t="s">
         <v>57</v>
       </c>
       <c r="C116">
         <v>1</v>
       </c>
       <c r="D116" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
+        <v>261</v>
+      </c>
+      <c r="B118" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
+        <v>263</v>
+      </c>
+      <c r="B119" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
+        <v>265</v>
+      </c>
+      <c r="B120" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
+        <v>267</v>
+      </c>
+      <c r="B121" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
+        <v>269</v>
+      </c>
+      <c r="B122" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>