--- v0 (2026-04-04)
+++ v1 (2026-05-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
-    <t>2026-03-10 10:27:50</t>
+    <t>03/11/2026 01:28:55 - 03/11/2026 02:27:05</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-72934</t>
   </si>
   <si>
     <t>NABAS AKLAN</t>
   </si>