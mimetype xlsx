--- v1 (2026-05-19)
+++ v2 (2026-07-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>03/11/2026 01:28:55 - 03/11/2026 02:27:05</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -750,53 +750,50 @@
     <t>ROSELYN ADVINCULA</t>
   </si>
   <si>
     <t>K8002-72769</t>
   </si>
   <si>
     <t>CITY OF VICTORIAS NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>BENJAMIN PESCADOR</t>
   </si>
   <si>
     <t>K7123-74105</t>
   </si>
   <si>
     <t>MARICON GONZALES</t>
   </si>
   <si>
     <t>K7124-71827</t>
   </si>
   <si>
     <t>SIBUNAG GUIMARAS</t>
   </si>
   <si>
     <t>GERWIN B. CABILES</t>
-  </si>
-[...1 lines deleted...]
-    <t>T260109170750596</t>
   </si>
   <si>
     <t xml:space="preserve">MELDY GOTERA / JIM MIGUEL PEROZ </t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cc8194</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Jackson Valenzuela </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
@@ -2471,106 +2468,106 @@
       <c r="B97" t="s">
         <v>239</v>
       </c>
       <c r="C97">
         <v>1</v>
       </c>
       <c r="D97" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
         <v>243</v>
       </c>
       <c r="B98" t="s">
         <v>244</v>
       </c>
       <c r="C98">
         <v>1</v>
       </c>
       <c r="D98" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="99" spans="1:6">
-      <c r="A99" t="s">
-        <v>246</v>
+      <c r="A99">
+        <v>108106</v>
       </c>
       <c r="B99" t="s">
         <v>107</v>
       </c>
       <c r="C99">
         <v>1</v>
       </c>
       <c r="D99" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
+        <v>247</v>
+      </c>
+      <c r="B101" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
+        <v>249</v>
+      </c>
+      <c r="B102" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
+        <v>251</v>
+      </c>
+      <c r="B103" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
+        <v>253</v>
+      </c>
+      <c r="B104" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
+        <v>255</v>
+      </c>
+      <c r="B105" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>