--- v2 (2026-07-03)
+++ v3 (2026-10-02)
@@ -95,87 +95,87 @@
   <si>
     <t>K8002-71842</t>
   </si>
   <si>
     <t>SIBALOM ANTIQUE</t>
   </si>
   <si>
     <t>NOVER BATIAO</t>
   </si>
   <si>
     <t>K5004-72681</t>
   </si>
   <si>
     <t>DAO CAPIZ</t>
   </si>
   <si>
     <t>CATHERINE MAYO</t>
   </si>
   <si>
     <t>K7016-71591</t>
   </si>
   <si>
     <t>I15AN CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JADE VILLANUEVA </t>
+    <t>MARY JADE VILLANUEVA</t>
   </si>
   <si>
     <t>K5002-79194</t>
   </si>
   <si>
     <t>PANAY CAPIZ</t>
   </si>
   <si>
     <t>WENILA BURGOS AGUSTIN</t>
   </si>
   <si>
     <t>K7016-71931</t>
   </si>
   <si>
     <t>PANITAN CAPIZ</t>
   </si>
   <si>
     <t>LORNA BALCENA</t>
   </si>
   <si>
     <t>K7135-72836</t>
   </si>
   <si>
     <t>PRESIDENT ROXAS CAPIZ</t>
   </si>
   <si>
     <t>John Hansel A Hablo</t>
   </si>
   <si>
     <t>K7016-72771</t>
   </si>
   <si>
     <t>ROXAS CITY (Capital) CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIE GRACE GALLARDO </t>
+    <t>MARIE GRACE GALLARDO</t>
   </si>
   <si>
     <t>K8002-72856</t>
   </si>
   <si>
     <t>NELFA CATIMBANG</t>
   </si>
   <si>
     <t>K7121-71948</t>
   </si>
   <si>
     <t>SAPI-AN CAPIZ</t>
   </si>
   <si>
     <t>Deopanes Estores</t>
   </si>
   <si>
     <t>K7127-71618</t>
   </si>
   <si>
     <t>ALIMODIAN ILOILO</t>
   </si>
   <si>
     <t>ANN MARIE MENDOZA</t>
   </si>
@@ -302,51 +302,51 @@
   <si>
     <t>PAVIA ILOILO</t>
   </si>
   <si>
     <t>JAOQUIN PERLAS JR</t>
   </si>
   <si>
     <t>K7123-78890</t>
   </si>
   <si>
     <t>jennifer alarcon</t>
   </si>
   <si>
     <t>K7030-72235</t>
   </si>
   <si>
     <t>MA ROSME P MINGAJO</t>
   </si>
   <si>
     <t>K7061-71873</t>
   </si>
   <si>
     <t>POTOTAN ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">Joynie Angeles </t>
+    <t>Joynie Angeles</t>
   </si>
   <si>
     <t>K7135-72000</t>
   </si>
   <si>
     <t>SAN MIGUEL ILOILO</t>
   </si>
   <si>
     <t>Mary Joy Mationg</t>
   </si>
   <si>
     <t>K7011-74098</t>
   </si>
   <si>
     <t>SANTA BARBARA ILOILO</t>
   </si>
   <si>
     <t>RUBY S. SOQUEÑA</t>
   </si>
   <si>
     <t>K7121-74114</t>
   </si>
   <si>
     <t>TIGBAUAN ILOILO</t>
   </si>
@@ -419,51 +419,51 @@
   <si>
     <t>K7129-71987</t>
   </si>
   <si>
     <t>ARDENT GENOVIA</t>
   </si>
   <si>
     <t>K7129-72614</t>
   </si>
   <si>
     <t>Mary joy basto</t>
   </si>
   <si>
     <t>K7026-71757</t>
   </si>
   <si>
     <t>Jaime Regatcho</t>
   </si>
   <si>
     <t>K6002-73748</t>
   </si>
   <si>
     <t>BAGO CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">CARLA G LIZADES </t>
+    <t>CARLA G LIZADES</t>
   </si>
   <si>
     <t>K7124-73082</t>
   </si>
   <si>
     <t>J ERAEL CUSTODIO</t>
   </si>
   <si>
     <t>K7133-72650</t>
   </si>
   <si>
     <t>Sherwin A toghap</t>
   </si>
   <si>
     <t>K7126-71926</t>
   </si>
   <si>
     <t>Araceli Guardialao</t>
   </si>
   <si>
     <t>K7135-72738</t>
   </si>
   <si>
     <t>CADIZ CITY NEGROS OCCIDENTAL</t>
   </si>
@@ -509,51 +509,51 @@
   <si>
     <t>K5004-79164</t>
   </si>
   <si>
     <t>CAUAYAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>NELLY C CABITEN</t>
   </si>
   <si>
     <t>K7126-73055</t>
   </si>
   <si>
     <t>CITY OF ESCALANTE NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>EVALYN M. REVAMONTE</t>
   </si>
   <si>
     <t>K7016-71750</t>
   </si>
   <si>
     <t>CITY OF HIMAMAYLAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">GERRY CALVO </t>
+    <t>GERRY CALVO</t>
   </si>
   <si>
     <t>K6002-72976</t>
   </si>
   <si>
     <t>HINIGARAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MAILYN L. BARBILLA</t>
   </si>
   <si>
     <t>K7026-71937</t>
   </si>
   <si>
     <t>HINOBA-AN (ASIA) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Lyca Placido Villarma</t>
   </si>
   <si>
     <t>K7016-72198</t>
   </si>
   <si>
     <t>ILOG NEGROS OCCIDENTAL</t>
   </si>
@@ -566,183 +566,183 @@
   <si>
     <t>LALAINE P. PEÑAS</t>
   </si>
   <si>
     <t>K7121-79297</t>
   </si>
   <si>
     <t>ISABELA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Morena Manzan</t>
   </si>
   <si>
     <t>K7135-73505</t>
   </si>
   <si>
     <t>CITY OF KABANKALAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Emmalyn  Vargas</t>
   </si>
   <si>
     <t>K7126-74162</t>
   </si>
   <si>
-    <t xml:space="preserve">Welbirth Piansay </t>
+    <t>Welbirth Piansay</t>
   </si>
   <si>
     <t>K7016-72409</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. LUZ ROBLES </t>
+    <t>MA. LUZ ROBLES</t>
   </si>
   <si>
     <t>K8002-72588</t>
   </si>
   <si>
     <t>CATHY ESQUILITO</t>
   </si>
   <si>
     <t>K7123-74197</t>
   </si>
   <si>
     <t>LA CARLOTA CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">MYRNA ESPARTO </t>
+    <t>MYRNA ESPARTO</t>
   </si>
   <si>
     <t>K6002-73656</t>
   </si>
   <si>
     <t>MR/MRS. JONATHAN JAINAR</t>
   </si>
   <si>
     <t>K8002-71774</t>
   </si>
   <si>
     <t>LA CASTELLANA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>BENITA M PEREZ</t>
   </si>
   <si>
     <t>K7135-71857</t>
   </si>
   <si>
     <t>Corazon M. Elopre</t>
   </si>
   <si>
     <t>K8002-73773</t>
   </si>
   <si>
     <t>MOISES PADILLA (MAGALLON) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MITUS SHELLAH E LAYCO</t>
   </si>
   <si>
     <t>K7061-72096</t>
   </si>
   <si>
-    <t xml:space="preserve">Jolita Estrelloso </t>
+    <t>Jolita Estrelloso</t>
   </si>
   <si>
     <t>K7011-73083</t>
   </si>
   <si>
     <t>MURCIA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>CRISTINA G. INOSANTO</t>
   </si>
   <si>
     <t>K7121-74138</t>
   </si>
   <si>
     <t>PONTEVEDRA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Joan Belnas Andan</t>
   </si>
   <si>
     <t>K7135-72815</t>
   </si>
   <si>
     <t>SAGAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Mary Ann estomago</t>
   </si>
   <si>
     <t>K7058-72045</t>
   </si>
   <si>
     <t>SAN CARLOS CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gileca alvarez</t>
+    <t>Gileca alvarez</t>
   </si>
   <si>
     <t>K7135-73261</t>
   </si>
   <si>
     <t>NORIEL. C Baladhay</t>
   </si>
   <si>
     <t>K7133-72108</t>
   </si>
   <si>
     <t>Robert caraballe jr.</t>
   </si>
   <si>
     <t>K7061-73668</t>
   </si>
   <si>
     <t>SILAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>John Philip Bahandi</t>
   </si>
   <si>
     <t>K7016-73498</t>
   </si>
   <si>
     <t>CITY OF SIPALAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ADELILA FAMULAGA</t>
   </si>
   <si>
     <t>K7016-72021</t>
   </si>
   <si>
     <t>CITY OF TALISAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ELMER VILLA </t>
+    <t>ELMER VILLA</t>
   </si>
   <si>
     <t>K7011-72513</t>
   </si>
   <si>
     <t>ROMMEL GALLEGOS</t>
   </si>
   <si>
     <t>K7123-72170</t>
   </si>
   <si>
     <t>ABRAHAM SEMILLANO</t>
   </si>
   <si>
     <t>K7126-74139</t>
   </si>
   <si>
     <t>VALLADOLID NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Ergir aToledo Tanjusay</t>
   </si>
   <si>
     <t>K7129-73781</t>
   </si>
@@ -752,51 +752,51 @@
   <si>
     <t>K8002-72769</t>
   </si>
   <si>
     <t>CITY OF VICTORIAS NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>BENJAMIN PESCADOR</t>
   </si>
   <si>
     <t>K7123-74105</t>
   </si>
   <si>
     <t>MARICON GONZALES</t>
   </si>
   <si>
     <t>K7124-71827</t>
   </si>
   <si>
     <t>SIBUNAG GUIMARAS</t>
   </si>
   <si>
     <t>GERWIN B. CABILES</t>
   </si>
   <si>
-    <t xml:space="preserve">MELDY GOTERA / JIM MIGUEL PEROZ </t>
+    <t>MELDY GOTERA / JIM MIGUEL PEROZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cc8194</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Jackson Valenzuela </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>