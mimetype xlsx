--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -92,51 +92,51 @@
   <si>
     <t>K8002-71858</t>
   </si>
   <si>
     <t>MOGPOG MARINDUQUE</t>
   </si>
   <si>
     <t>JOYCE MALCO</t>
   </si>
   <si>
     <t>K7121-70640</t>
   </si>
   <si>
     <t>MAGSAYSAY OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>Helen Lacsinto</t>
   </si>
   <si>
     <t>K8002-71929</t>
   </si>
   <si>
     <t>RIZAL OCCIDENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">BLANCA M. CARITATIVO </t>
+    <t>BLANCA M. CARITATIVO</t>
   </si>
   <si>
     <t>K7126-72817</t>
   </si>
   <si>
     <t>SABLAYAN OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>Danica Nazareno</t>
   </si>
   <si>
     <t>K7129-73299</t>
   </si>
   <si>
     <t>SAN JOSE OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>MARIO NAMOCA</t>
   </si>
   <si>
     <t>K7073-70629</t>
   </si>
   <si>
     <t>JAIME B. DELA TORRE</t>
   </si>
@@ -170,114 +170,114 @@
   <si>
     <t>K7073-70680</t>
   </si>
   <si>
     <t>BONGABONG ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>LEONIZA VEGA MANAY</t>
   </si>
   <si>
     <t>K7073-69573</t>
   </si>
   <si>
     <t>GLORIA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>ANNABELLE S MACALALAD</t>
   </si>
   <si>
     <t>K5003-74007</t>
   </si>
   <si>
     <t>PINAMALAYAN ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">JENNIFER O MARABABON </t>
+    <t>JENNIFER O MARABABON</t>
   </si>
   <si>
     <t>K7123-72977</t>
   </si>
   <si>
     <t>ANTONIO M RICOHERMOSO</t>
   </si>
   <si>
     <t>K7073-69347</t>
   </si>
   <si>
     <t>ROSE ANN DELGADO</t>
   </si>
   <si>
     <t>K7129-71893</t>
   </si>
   <si>
     <t>VICTORIA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>GLORIA ELOPRE</t>
   </si>
   <si>
     <t>K7058-71735</t>
   </si>
   <si>
     <t>ODIONGAN ROMBLON</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nympha a ganocm</t>
+    <t>Nympha a ganocm</t>
   </si>
   <si>
     <t>K7011-69342</t>
   </si>
   <si>
     <t>ELEMA.G. RICO</t>
   </si>
   <si>
     <t>K7123-73754</t>
   </si>
   <si>
     <t>SAN ANDRES ROMBLON</t>
   </si>
   <si>
     <t>MERLYN MAHAM RAMOS</t>
   </si>
   <si>
     <t>K5003-74074</t>
   </si>
   <si>
     <t>SANTA FE ROMBLON</t>
   </si>
   <si>
     <t>Laurencio geronimo</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILYN LUMABAN </t>
+    <t>MARILYN LUMABAN</t>
   </si>
   <si>
     <t>SANTA CRUZ MARINDUQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">JOEY RIBLEZA </t>
+    <t>JOEY RIBLEZA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>TYX839</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Joel lorintino 09659447420</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Harold pedrasa</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>