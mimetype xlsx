--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -50,66 +50,66 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5003-94127</t>
   </si>
   <si>
     <t>CITY OF MARIKINA NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jennifer  allyson   baylon </t>
+    <t>Jennifer  allyson   baylon</t>
   </si>
   <si>
     <t>K5004-92242</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>GHIENEL A. TACCAD</t>
   </si>
   <si>
     <t>K5002-94023</t>
   </si>
   <si>
-    <t xml:space="preserve">JEREMIAH Y HIPOLITO </t>
+    <t>JEREMIAH Y HIPOLITO</t>
   </si>
   <si>
     <t>K5003-91023</t>
   </si>
   <si>
     <t>emilyn rose tambis</t>
   </si>
   <si>
     <t>K7129-93760</t>
   </si>
   <si>
     <t>LIZA P MILA</t>
   </si>
   <si>
     <t>K7125-92590</t>
   </si>
   <si>
     <t>Requel Bornillo</t>
   </si>
   <si>
     <t>K7093-92898</t>
   </si>
   <si>
     <t>HAROLD NASEEN CORNEJO/SED CORNEJO</t>
   </si>
@@ -152,96 +152,96 @@
   <si>
     <t>K5004-92467</t>
   </si>
   <si>
     <t>EDNA LUZ D. DE GUZMAN</t>
   </si>
   <si>
     <t>K6002-92715</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
     <t>JONALYN BOGANE</t>
   </si>
   <si>
     <t>K5004-93696</t>
   </si>
   <si>
     <t>JEFFERSON FUELLAS</t>
   </si>
   <si>
     <t>T260316155012290</t>
   </si>
   <si>
-    <t xml:space="preserve">ELSA RIVERA </t>
+    <t>ELSA RIVERA</t>
   </si>
   <si>
     <t>T260309092108168</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">JAYSONEL RYAN ONG </t>
+    <t>JAYSONEL RYAN ONG</t>
   </si>
   <si>
     <t>T260309092334747</t>
   </si>
   <si>
-    <t xml:space="preserve">MYLENE DE GUZMAN </t>
+    <t>MYLENE DE GUZMAN</t>
   </si>
   <si>
     <t>T260314175120929</t>
   </si>
   <si>
     <t>TEODORO EUSTAQUIO BUNGAY</t>
   </si>
   <si>
     <t>T260314164532789</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSALHEE S. SEDANO </t>
+    <t>ROSALHEE S. SEDANO</t>
   </si>
   <si>
     <t>T260314182713317</t>
   </si>
   <si>
-    <t xml:space="preserve">NATHANIEL TANGCO </t>
+    <t>NATHANIEL TANGCO</t>
   </si>
   <si>
     <t>T260314184334143</t>
   </si>
   <si>
     <t>JENELYN NICERLO</t>
   </si>
   <si>
     <t>T260314203937729</t>
   </si>
   <si>
-    <t xml:space="preserve">ADELINA DOMINCIL </t>
+    <t>ADELINA DOMINCIL</t>
   </si>
   <si>
     <t>T260316102817294</t>
   </si>
   <si>
     <t>THERESA O. FRANCO</t>
   </si>
   <si>
     <t>T260316103048805</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nby3743</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>