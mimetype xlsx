--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -86,51 +86,51 @@
   <si>
     <t>K7073-79317</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>REYMARK M. QUINTO</t>
   </si>
   <si>
     <t>K7074-79757</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>Danilyn l. Lagmay</t>
   </si>
   <si>
     <t>K7123-79036</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JHONG T CASTANEDA </t>
+    <t>JHONG T CASTANEDA</t>
   </si>
   <si>
     <t>K7121-80142</t>
   </si>
   <si>
     <t>Jeanette A Peña</t>
   </si>
   <si>
     <t>K5005-80561</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>RIZAL MAE MENDOZA</t>
   </si>
   <si>
     <t>K5003-79948</t>
   </si>
   <si>
     <t>CLAVERIA CAGAYAN</t>
   </si>
   <si>
     <t>maxima labao</t>
   </si>
@@ -161,132 +161,132 @@
   <si>
     <t>ROBERT R AGBAYANI</t>
   </si>
   <si>
     <t>K7124-79021</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>MANUEL B. ESTEBAN</t>
   </si>
   <si>
     <t>K5005-80572</t>
   </si>
   <si>
     <t>ALLAN TACCAD DELA CRUZ</t>
   </si>
   <si>
     <t>K7125-70729</t>
   </si>
   <si>
     <t>SAN GUILLERMO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">johnny Tomas Budumo jr </t>
+    <t>johnny Tomas Budumo jr</t>
   </si>
   <si>
     <t>K7125-70735</t>
   </si>
   <si>
-    <t xml:space="preserve">Daisy Torres Blanza </t>
+    <t>Daisy Torres Blanza</t>
   </si>
   <si>
     <t>K7080-78829</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>DOMINADOR COMPAY</t>
   </si>
   <si>
     <t>K6002-72307</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>EVERLEIN DINGLASAN</t>
   </si>
   <si>
     <t>K5005-79388</t>
   </si>
   <si>
     <t>JOANA D PLOPINIO</t>
   </si>
   <si>
     <t>K5003-79810</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>Maria jhamelle loquisan</t>
   </si>
   <si>
     <t>K7072-78811</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>ETHELYN RAMOS</t>
   </si>
   <si>
     <t>K5003-79927</t>
   </si>
   <si>
-    <t xml:space="preserve">Seanlei Gabriel Asuncion </t>
+    <t>Seanlei Gabriel Asuncion</t>
   </si>
   <si>
     <t>K7074-80428</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Rodelyn mangandi vasquez</t>
   </si>
   <si>
     <t>K6002-80221</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>BERNADETH DELA CRUZ</t>
   </si>
   <si>
     <t>K7058-78763</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Felipa  de jesus</t>
+    <t>Felipa  de jesus</t>
   </si>
   <si>
     <t>K7017-77160</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>DANILO SANTOS IMELDA SANTOS</t>
   </si>
   <si>
     <t>K7016-78712</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>AMELIA MAGAT</t>
   </si>
   <si>
     <t>K7026-79615</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
@@ -296,69 +296,69 @@
   <si>
     <t>K7072-79704</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>MYRNA  AND JUSTIN CLETO</t>
   </si>
   <si>
     <t>K5001-72563</t>
   </si>
   <si>
     <t>Boss mark mercado</t>
   </si>
   <si>
     <t>K5001-72819</t>
   </si>
   <si>
     <t>K5001-79592</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">BELEN M. SANTOS </t>
+    <t>BELEN M. SANTOS</t>
   </si>
   <si>
     <t>K5002-79198</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>LORNA BUNDALIAN</t>
   </si>
   <si>
     <t>K7016-78822</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">TISHA PADAYAO </t>
+    <t>TISHA PADAYAO</t>
   </si>
   <si>
     <t>K8002-78912</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>SONNY JUNIO</t>
   </si>
   <si>
     <t>K5004-79128</t>
   </si>
   <si>
     <t>LOVE VANESSA O. DELOS SANTOS</t>
   </si>
   <si>
     <t>K7135-79083</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>Reynaldo P Ramos</t>
   </si>
@@ -377,51 +377,51 @@
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>GINA TOLENTINO</t>
   </si>
   <si>
     <t>K7125-80143</t>
   </si>
   <si>
     <t>Alona L Infante</t>
   </si>
   <si>
     <t>K5003-80328</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>NORAINE DE CAMPING</t>
   </si>
   <si>
     <t>K5002-79311</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNE NICOLE PALITEC </t>
+    <t>ANNE NICOLE PALITEC</t>
   </si>
   <si>
     <t>K5005-79959</t>
   </si>
   <si>
     <t>ALMA MANALOTO</t>
   </si>
   <si>
     <t>K7073-79424</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>JENNYLYN MARIANO</t>
   </si>
   <si>
     <t>K7073-80055</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>Ria S. Yumul</t>
   </si>
@@ -500,117 +500,117 @@
   <si>
     <t>K7068-79574</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>KAREN PALAROAN</t>
   </si>
   <si>
     <t>K8002-78858</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
     <t>NORNA V LAROYA</t>
   </si>
   <si>
     <t>K5003-79067</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">SHARON S RESURCION </t>
+    <t>SHARON S RESURCION</t>
   </si>
   <si>
     <t>K7123-80339</t>
   </si>
   <si>
-    <t xml:space="preserve">CELSO R. CORTEZ </t>
+    <t>CELSO R. CORTEZ</t>
   </si>
   <si>
     <t>K7068-79623</t>
   </si>
   <si>
     <t>DITAS L VICERA</t>
   </si>
   <si>
     <t>K7068-79666</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Donna Joy Gwen Guevarra </t>
+    <t>Donna Joy Gwen Guevarra</t>
   </si>
   <si>
     <t>K5002-78928</t>
   </si>
   <si>
     <t>BALUNGAO PANGASINAN</t>
   </si>
   <si>
     <t>MARKDEEN ACUNO</t>
   </si>
   <si>
     <t>K7127-69214</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>CHERY LYN DE GUZMAN ALBARICO</t>
   </si>
   <si>
     <t>K5005-79232</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
     <t>EMMA EVANGELISTA DELA CRUZ</t>
   </si>
   <si>
     <t>K5002-79022</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
     <t>AIZA PARAYNO</t>
   </si>
   <si>
     <t>K7123-79698</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JESSICA DELA CRUZ </t>
+    <t>JESSICA DELA CRUZ</t>
   </si>
   <si>
     <t>K7074-80560</t>
   </si>
   <si>
     <t>Myca dorio</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NCK9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Loid</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kim</t>
   </si>