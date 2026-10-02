--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,111 +50,111 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7058-73066</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jocelyn  genese  mallari  </t>
+    <t>Jocelyn  genese  mallari</t>
   </si>
   <si>
     <t>K7058-69482</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rhian  g legaspe</t>
+    <t>Rhian  g legaspe</t>
   </si>
   <si>
     <t>K7017-62877</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
     <t>CORAZON DEVERA</t>
   </si>
   <si>
     <t>K7058-73632</t>
   </si>
   <si>
     <t>CABANGAN ZAMBALES</t>
   </si>
   <si>
     <t>Vivian E Alferos</t>
   </si>
   <si>
     <t>K7030-74238</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
     <t>Ronald  syfu. Olanp</t>
   </si>
   <si>
     <t>K7016-73473</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">DANA EDQUIBA </t>
+    <t>DANA EDQUIBA</t>
   </si>
   <si>
     <t>K7016-68151</t>
   </si>
   <si>
-    <t xml:space="preserve">LOIDA BAUDILLO </t>
+    <t>LOIDA BAUDILLO</t>
   </si>
   <si>
     <t>K7017-64299</t>
   </si>
   <si>
     <t>MASINLOC ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">NICOLAS A EDUCALANE </t>
+    <t>NICOLAS A EDUCALANE</t>
   </si>
   <si>
     <t>K7135-64186</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>Ma.Jinky ladrido Rabina</t>
   </si>
   <si>
     <t>K5002-73522</t>
   </si>
   <si>
     <t>JULIET CABAL</t>
   </si>
   <si>
     <t>K7123-73205</t>
   </si>
   <si>
     <t>Erlynda C Mallari</t>
   </si>
   <si>
     <t>K7073-72915</t>
   </si>
@@ -173,75 +173,75 @@
   <si>
     <t>Adora G Yandan</t>
   </si>
   <si>
     <t>K7011-68589</t>
   </si>
   <si>
     <t>PALAUIG ZAMBALES</t>
   </si>
   <si>
     <t>SARAH JANE T. MARCIA</t>
   </si>
   <si>
     <t>K7074-64595</t>
   </si>
   <si>
     <t>Mary Ann ferrer</t>
   </si>
   <si>
     <t>K7123-74046</t>
   </si>
   <si>
     <t>SAN ANTONIO ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA BESSIE C FABELINIA/MARY ANN C BERNARDO </t>
+    <t>MARIA BESSIE C FABELINIA/MARY ANN C BERNARDO</t>
   </si>
   <si>
     <t>K7016-65079</t>
   </si>
   <si>
     <t>SAN FELIPE ZAMBALES</t>
   </si>
   <si>
     <t>JESUS TADENA</t>
   </si>
   <si>
     <t>K7011-70570</t>
   </si>
   <si>
     <t>JAY ANN AQUINO</t>
   </si>
   <si>
     <t>K7058-74073</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">Loreta angud  sapun  </t>
+    <t>Loreta angud  sapun</t>
   </si>
   <si>
     <t>K6002-74120</t>
   </si>
   <si>
     <t>ROSEMARIE MANEJA</t>
   </si>
   <si>
     <t>K7121-70942</t>
   </si>
   <si>
     <t>Aizq D Lazo</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABK 6345</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JUNN</t>
   </si>