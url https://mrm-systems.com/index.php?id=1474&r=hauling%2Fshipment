--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -71,51 +71,51 @@
   <si>
     <t>PANGANIBAN (PAYO) CATANDUANES</t>
   </si>
   <si>
     <t>Eloisa r. Villanveva</t>
   </si>
   <si>
     <t>K7121-71632</t>
   </si>
   <si>
     <t>VIRAC (Capital) CATANDUANES</t>
   </si>
   <si>
     <t>RAUL TAPIT AVILA/BRAYNOLD AVILA</t>
   </si>
   <si>
     <t>K7030-73308</t>
   </si>
   <si>
     <t>Joy Arcilla</t>
   </si>
   <si>
     <t>K7135-71525</t>
   </si>
   <si>
-    <t xml:space="preserve">Nenith V onate </t>
+    <t>Nenith V onate</t>
   </si>
   <si>
     <t>K7129-71729</t>
   </si>
   <si>
     <t>AROROY MASBATE</t>
   </si>
   <si>
     <t>RICKY M. MINGOY</t>
   </si>
   <si>
     <t>K7127-73036</t>
   </si>
   <si>
     <t>SHIRLY ESLLER CIOCO</t>
   </si>
   <si>
     <t>K7030-72850</t>
   </si>
   <si>
     <t>MANDAON MASBATE</t>
   </si>
   <si>
     <t>RHODORA/ROBELLA ROCO RELOX</t>
   </si>