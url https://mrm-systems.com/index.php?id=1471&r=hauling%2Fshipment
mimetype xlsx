--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,114 +50,114 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-71612</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">DANICA ABROGAR </t>
+    <t>DANICA ABROGAR</t>
   </si>
   <si>
     <t>K7127-71756</t>
   </si>
   <si>
     <t>MANGATAREM PANGASINAN</t>
   </si>
   <si>
     <t>LIANA RELOJ</t>
   </si>
   <si>
     <t>K7123-72141</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARCELINA LUCAS </t>
+    <t>MARCELINA LUCAS</t>
   </si>
   <si>
     <t>K7124-71919</t>
   </si>
   <si>
     <t>SHAIRA MAY M. ROSARIO</t>
   </si>
   <si>
     <t>K7058-71916</t>
   </si>
   <si>
     <t>ROSALES PANGASINAN</t>
   </si>
   <si>
     <t>Jun dato damias</t>
   </si>
   <si>
     <t>K7073-72094</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>JEANICA O. SALVADOR</t>
   </si>
   <si>
     <t>K7073-72580</t>
   </si>
   <si>
     <t>Mario Solis</t>
   </si>
   <si>
     <t>K7026-71934</t>
   </si>
   <si>
     <t>Joel v. Palitec</t>
   </si>
   <si>
     <t>K7016-72591</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">REYMUNDO MALLILLIN </t>
+    <t>REYMUNDO MALLILLIN</t>
   </si>
   <si>
     <t>K8002-72242</t>
   </si>
   <si>
     <t>SAN JACINTO PANGASINAN</t>
   </si>
   <si>
     <t>LUCIA NICHOLE DACANAY</t>
   </si>
   <si>
     <t>K7026-72222</t>
   </si>
   <si>
     <t>SAN MANUEL PANGASINAN</t>
   </si>
   <si>
     <t>JUVELYN GINES SACULLES</t>
   </si>
   <si>
     <t>K7126-72230</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
@@ -248,51 +248,51 @@
   <si>
     <t>K7011-71959</t>
   </si>
   <si>
     <t>LAGAWE (Capital) IFUGAO</t>
   </si>
   <si>
     <t>ERLINDA AYOPON</t>
   </si>
   <si>
     <t>K7073-71962</t>
   </si>
   <si>
     <t>ALFONSO LISTA (POTIA) IFUGAO</t>
   </si>
   <si>
     <t>KHAILY QUENNIE JOY / REWARD JAMES CALUMPIT</t>
   </si>
   <si>
     <t>K7073-71841</t>
   </si>
   <si>
     <t>TADIAN MOUNTAIN PROVINCE</t>
   </si>
   <si>
-    <t xml:space="preserve">JAMILAH B. GODDI </t>
+    <t>JAMILAH B. GODDI</t>
   </si>
   <si>
     <t>K7124-71927</t>
   </si>
   <si>
     <t>LASAM CAGAYAN</t>
   </si>
   <si>
     <t>MARLON REGINALDO</t>
   </si>
   <si>
     <t>K7011-71771</t>
   </si>
   <si>
     <t>ZENAIDA R. VIDAD</t>
   </si>
   <si>
     <t>K7073-72085</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
     <t>ESTER M PASON</t>
   </si>
@@ -338,225 +338,225 @@
   <si>
     <t>Vilma lutrania</t>
   </si>
   <si>
     <t>K7016-71988</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>EDMAR ABANTO</t>
   </si>
   <si>
     <t>K7124-71903</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>DONNA CORPUZ</t>
   </si>
   <si>
     <t>K7127-71861</t>
   </si>
   <si>
-    <t xml:space="preserve">LILY P, VALENZUELA </t>
+    <t>LILY P, VALENZUELA</t>
   </si>
   <si>
     <t>K7016-71910</t>
   </si>
   <si>
     <t>OLIVER LAZARO</t>
   </si>
   <si>
     <t>K7135-72102</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>Emily Cabote Acosta</t>
   </si>
   <si>
     <t>K7058-71739</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>YehonathanAmatiah Buenavista</t>
   </si>
   <si>
     <t>K7125-71933</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">Jerald buen </t>
+    <t>Jerald buen</t>
   </si>
   <si>
     <t>K7058-71768</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Brenda  agguid</t>
+    <t>Brenda  agguid</t>
   </si>
   <si>
     <t>K8002-72898</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MARCOS MAGDAY</t>
   </si>
   <si>
     <t>K7016-72354</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>ROUMMEL ALEJANDRINO</t>
   </si>
   <si>
     <t>K7124-72129</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>VALDEZ LAILANIE CAYABAN</t>
   </si>
   <si>
     <t>K8002-71945</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>Amalia N. chavez</t>
   </si>
   <si>
     <t>K7016-72764</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ROBELYN SOCIAS </t>
+    <t>ROBELYN SOCIAS</t>
   </si>
   <si>
     <t>K8002-72251</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
   <si>
     <t>LOU ANN B DIWA</t>
   </si>
   <si>
     <t>K7011-72162</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
     <t>MILAGROS ALFUENTE</t>
   </si>
   <si>
     <t>K7125-72627</t>
   </si>
   <si>
-    <t xml:space="preserve">Julie fe san Andres </t>
+    <t>Julie fe san Andres</t>
   </si>
   <si>
     <t>K7123-72589</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">GERLEEH Q SACDAL </t>
+    <t>GERLEEH Q SACDAL</t>
   </si>
   <si>
     <t>K7073-71819</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Ferdinand Manalang</t>
   </si>
   <si>
     <t>K7126-71815</t>
   </si>
   <si>
     <t>CARRANGLAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>Milagros p. Roque</t>
   </si>
   <si>
     <t>K7061-72252</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Maricel Prado </t>
+    <t>Maricel Prado</t>
   </si>
   <si>
     <t>K7061-72250</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Reynaldo Tejeras</t>
   </si>
   <si>
     <t>K5002-72136</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>FRED I. UMINGA</t>
   </si>
   <si>
     <t>K7125-72105</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">VIOLETA VDA DE RAMOS </t>
+    <t>VIOLETA VDA DE RAMOS</t>
   </si>
   <si>
     <t>K7011-72598</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>KATE O. VENTURA</t>
   </si>
   <si>
     <t>K7026-72203</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>Jun Barniego</t>
   </si>
   <si>
     <t>K7073-71783</t>
   </si>
   <si>
     <t>APRIL P. MARTINEZ</t>
   </si>
@@ -581,51 +581,51 @@
   <si>
     <t>K7061-72585</t>
   </si>
   <si>
     <t>Joel buenaventura</t>
   </si>
   <si>
     <t>K7127-69375</t>
   </si>
   <si>
     <t>ALICE BALANEG</t>
   </si>
   <si>
     <t>K7123-72594</t>
   </si>
   <si>
     <t>ROSALINA ORTALEZA</t>
   </si>
   <si>
     <t>K7016-72126</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">FELICIANA SAN JOSE </t>
+    <t>FELICIANA SAN JOSE</t>
   </si>
   <si>
     <t>K7135-72212</t>
   </si>
   <si>
     <t>TALUGTUG NUEVA ECIJA</t>
   </si>
   <si>
     <t>Edgardo espiritu</t>
   </si>
   <si>
     <t>K7121-71847</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>Mary Grace Lacsina</t>
   </si>
   <si>
     <t>K7135-72123</t>
   </si>
   <si>
     <t>Paula Grace Aramido</t>
   </si>
@@ -707,72 +707,72 @@
   <si>
     <t>CHARLOTTE RENZ MANALANG</t>
   </si>
   <si>
     <t>K7061-71952</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>Crisanto Serrano</t>
   </si>
   <si>
     <t>K7127-72485</t>
   </si>
   <si>
     <t>ELMA SERRANO LUSCAW</t>
   </si>
   <si>
     <t>K7026-71930</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNE NICOLE PALITEC </t>
+    <t>ANNE NICOLE PALITEC</t>
   </si>
   <si>
     <t>K7124-71789</t>
   </si>
   <si>
     <t>SALVADOR CALAUNAN</t>
   </si>
   <si>
     <t>K7129-72008</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>EVELYN F. LUQUIAS</t>
   </si>
   <si>
     <t>K7016-72417</t>
   </si>
   <si>
-    <t xml:space="preserve">MARITES ROMERO </t>
+    <t>MARITES ROMERO</t>
   </si>
   <si>
     <t>K6002-72254</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>JESUS M.DAVID</t>
   </si>
   <si>
     <t>K7126-71778</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>Sheryl S Arciaga</t>
   </si>
   <si>
     <t>K5002-71826</t>
   </si>
   <si>
     <t>MILA R FERNANDEZ</t>
   </si>
@@ -836,177 +836,177 @@
   <si>
     <t>K7126-71807</t>
   </si>
   <si>
     <t>SANTA CRUZ ZAMBALES</t>
   </si>
   <si>
     <t>Bernardino Mantes</t>
   </si>
   <si>
     <t>K7123-72474</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
     <t>AMALIA B DELA ROSA</t>
   </si>
   <si>
     <t>K7121-72110</t>
   </si>
   <si>
     <t>CASIGURAN AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve">Shiela Mora </t>
+    <t>Shiela Mora</t>
   </si>
   <si>
     <t>K7123-71742</t>
   </si>
   <si>
     <t>SAN LUIS AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve">MAYLA V AGUSTIN </t>
+    <t>MAYLA V AGUSTIN</t>
   </si>
   <si>
     <t>K8002-71838</t>
   </si>
   <si>
     <t>MAGSINGAL ILOCOS SUR</t>
   </si>
   <si>
     <t>EDMAR P UGO</t>
   </si>
   <si>
     <t>K7124-72137</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>FLORANTE SERA</t>
   </si>
   <si>
     <t>K5004-72443</t>
   </si>
   <si>
     <t>JULIET C. FAGELA</t>
   </si>
   <si>
     <t>K7016-71997</t>
   </si>
   <si>
     <t>QUIRINO (ANGKAKI) ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ALLEY DOLIGAN </t>
+    <t>ALLEY DOLIGAN</t>
   </si>
   <si>
     <t>K6002-72036</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
     <t>LUZVIMINDA V. EDROSO</t>
   </si>
   <si>
     <t>K7030-72035</t>
   </si>
   <si>
     <t>SANTA ILOCOS SUR</t>
   </si>
   <si>
     <t>MIGUILITO FERNANDEZ</t>
   </si>
   <si>
     <t>K7121-72032</t>
   </si>
   <si>
     <t>CITY OF BATAC ILOCOS NORTE</t>
   </si>
   <si>
     <t>Atty. Reynante Arellano /Lornalyn Arellano</t>
   </si>
   <si>
     <t>K7011-70464</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
   <si>
     <t>VANESSA JEAN C. AMORIN</t>
   </si>
   <si>
     <t>K5002-72258</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
     <t>JOSELYN B. NALUZ</t>
   </si>
   <si>
     <t>K7011-72075</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELICA B. GALERA </t>
+    <t>ANGELICA B. GALERA</t>
   </si>
   <si>
     <t>K7127-71590</t>
   </si>
   <si>
     <t>BACNOTAN LA UNION</t>
   </si>
   <si>
     <t>DOMINGA MENDOZA</t>
   </si>
   <si>
     <t>K7123-71740</t>
   </si>
   <si>
     <t>BANGAR LA UNION</t>
   </si>
   <si>
     <t>JULIANA S. RICARDE</t>
   </si>
   <si>
     <t>K7123-72535</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARK CHRISTOPHER DE GUZMAN </t>
+    <t>MARK CHRISTOPHER DE GUZMAN</t>
   </si>
   <si>
     <t>K7016-71668</t>
   </si>
   <si>
-    <t xml:space="preserve">LUZ PASAGOY </t>
+    <t>LUZ PASAGOY</t>
   </si>
   <si>
     <t>K7061-72004</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>Ken Palafox</t>
   </si>
   <si>
     <t>K7129-72516</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>
   <si>
     <t>JOSEPH REYES</t>
   </si>
   <si>
     <t>K7123-72214</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>