--- v2 (2026-07-03)
+++ v3 (2026-10-02)
@@ -83,51 +83,51 @@
   <si>
     <t>PRINCES /LANIE DABILBIL</t>
   </si>
   <si>
     <t>K7126-70649</t>
   </si>
   <si>
     <t>Chrisa  L Abello</t>
   </si>
   <si>
     <t>K7127-71293</t>
   </si>
   <si>
     <t>RITCHELLE E, AUSTRIA</t>
   </si>
   <si>
     <t>K7127-71288</t>
   </si>
   <si>
     <t>YOLANDA MENDROS</t>
   </si>
   <si>
     <t>K7058-74184</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ildefonso aguihon</t>
+    <t>Ildefonso aguihon</t>
   </si>
   <si>
     <t>K7061-71457</t>
   </si>
   <si>
     <t>TANAUAN LEYTE</t>
   </si>
   <si>
     <t>BERNARDITO CAMONTOY</t>
   </si>
   <si>
     <t>K7125-68646</t>
   </si>
   <si>
     <t>TOLOSA LEYTE</t>
   </si>
   <si>
     <t>VERONICA A. CASAS</t>
   </si>
   <si>
     <t>K7074-64880</t>
   </si>
   <si>
     <t>LAOANG NORTHERN SAMAR</t>
   </si>
@@ -221,51 +221,51 @@
   <si>
     <t>K5004-69863</t>
   </si>
   <si>
     <t>CITY OF MAASIN (Capital) SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>IHREIN C MAGALLANO</t>
   </si>
   <si>
     <t>K5004-72981</t>
   </si>
   <si>
     <t>MACROHON SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>ROSVINA JUNARES</t>
   </si>
   <si>
     <t>K7058-68337</t>
   </si>
   <si>
     <t>SAN JUAN (CABALIAN) SOUTHERN LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Raul  delute</t>
+    <t>Raul  delute</t>
   </si>
   <si>
     <t>K7127-69879</t>
   </si>
   <si>
     <t>SILAGO SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>EDMA S, PERONA</t>
   </si>
   <si>
     <t>K7030-71685</t>
   </si>
   <si>
     <t>SOGOD SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>FLORENCIA J SINGSON</t>
   </si>
   <si>
     <t>K7030-71682</t>
   </si>
   <si>
     <t>FORTUNATA A ALQUISAR</t>
   </si>
@@ -326,174 +326,174 @@
   <si>
     <t>K7016-71732</t>
   </si>
   <si>
     <t>PANGANTUCAN BUKIDNON</t>
   </si>
   <si>
     <t>FERNANDO FAMIR JR</t>
   </si>
   <si>
     <t>K7016-73448</t>
   </si>
   <si>
     <t>QUEZON BUKIDNON</t>
   </si>
   <si>
     <t>CARLITO MILLANG</t>
   </si>
   <si>
     <t>K7123-74063</t>
   </si>
   <si>
     <t>MAMBAJAO (Capital) CAMIGUIN</t>
   </si>
   <si>
-    <t xml:space="preserve">NELSON BONGCAWEL </t>
+    <t>NELSON BONGCAWEL</t>
   </si>
   <si>
     <t>K7016-73018</t>
   </si>
   <si>
     <t>BACOLOD LANAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERRY BALATERO </t>
+    <t>CHERRY BALATERO</t>
   </si>
   <si>
     <t>K7030-73729</t>
   </si>
   <si>
     <t>ILIGAN CITY LANAO DEL NORTE</t>
   </si>
   <si>
     <t>RAYMUNDO BUSTILLO</t>
   </si>
   <si>
     <t>K7011-73936</t>
   </si>
   <si>
     <t>SINAI DANGDANG</t>
   </si>
   <si>
     <t>K7026-73681</t>
   </si>
   <si>
     <t>Potresarah m. Abantas</t>
   </si>
   <si>
     <t>K7073-73502</t>
   </si>
   <si>
     <t>LALA LANAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Arnel C. Fuertes </t>
+    <t>Arnel C. Fuertes</t>
   </si>
   <si>
     <t>K7125-71816</t>
   </si>
   <si>
     <t>LINAMON LANAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Sindao B Dipatuan </t>
+    <t>Sindao B Dipatuan</t>
   </si>
   <si>
     <t>K7011-74123</t>
   </si>
   <si>
     <t>MAIGO LANAO DEL NORTE</t>
   </si>
   <si>
     <t>MARIA NOVAL</t>
   </si>
   <si>
     <t>K7126-73079</t>
   </si>
   <si>
-    <t xml:space="preserve">Norhanifah M. Dimaongon </t>
+    <t>Norhanifah M. Dimaongon</t>
   </si>
   <si>
     <t>K7129-73024</t>
   </si>
   <si>
     <t>KIMBERLY VISOTROS</t>
   </si>
   <si>
     <t>K5002-73507</t>
   </si>
   <si>
     <t>TUBOD (Capital) LANAO DEL NORTE</t>
   </si>
   <si>
     <t>MIRASOL DANDAN</t>
   </si>
   <si>
     <t>K7129-73500</t>
   </si>
   <si>
     <t>CAGAYAN DE ORO CITY (Capital) MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>ADELFA MERCY MAYUMAN LEGASPI</t>
   </si>
   <si>
     <t>K7126-73241</t>
   </si>
   <si>
     <t>Carmen V Palencia</t>
   </si>
   <si>
     <t>K7127-73806</t>
   </si>
   <si>
     <t>MARICEL BASA</t>
   </si>
   <si>
     <t>K5003-72752</t>
   </si>
   <si>
-    <t xml:space="preserve">APPLE MAE CODWRA WABE </t>
+    <t>APPLE MAE CODWRA WABE</t>
   </si>
   <si>
     <t>K7126-71853</t>
   </si>
   <si>
     <t>Marilou P Baconga</t>
   </si>
   <si>
     <t>K7011-73658</t>
   </si>
   <si>
     <t>LAURO SAMILIN</t>
   </si>
   <si>
     <t>K7016-71705</t>
   </si>
   <si>
-    <t xml:space="preserve">GLEN LIBRITO </t>
+    <t>GLEN LIBRITO</t>
   </si>
   <si>
     <t>K7121-72912</t>
   </si>
   <si>
     <t>Randolph T Cagata</t>
   </si>
   <si>
     <t>K7123-73192</t>
   </si>
   <si>
     <t>JASAAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>MARCELINO BAGAIPO</t>
   </si>
   <si>
     <t>K7126-73290</t>
   </si>
   <si>
     <t>MANTICAO MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>Hazel Ontiveros</t>
   </si>
@@ -527,51 +527,51 @@
   <si>
     <t>K8002-72111</t>
   </si>
   <si>
     <t>JESSON MANGUBAT</t>
   </si>
   <si>
     <t>K7126-73574</t>
   </si>
   <si>
     <t>Irah May Luzon</t>
   </si>
   <si>
     <t>K7123-73143</t>
   </si>
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>RENALYN E. SUNGAHID</t>
   </si>
   <si>
     <t>K7011-73915</t>
   </si>
   <si>
-    <t xml:space="preserve">Judy Ann Bayang </t>
+    <t>Judy Ann Bayang</t>
   </si>
   <si>
     <t>K7026-73359</t>
   </si>
   <si>
     <t>MAGALLANES AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>NENITA A. YONSON</t>
   </si>
   <si>
     <t>K6002-74072</t>
   </si>
   <si>
     <t>NASIPIT AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>EVANGELINE  TERESO</t>
   </si>
   <si>
     <t>K5002-73354</t>
   </si>
   <si>
     <t>ROSALIE S. GERMATA</t>
   </si>
@@ -602,138 +602,138 @@
   <si>
     <t>K7061-73983</t>
   </si>
   <si>
     <t>PROSPERIDAD (Capital) AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>Erlinda Cabelosa Bucton</t>
   </si>
   <si>
     <t>K7124-71856</t>
   </si>
   <si>
     <t>SAN FRANCISCO AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>Keziah Keren Salvador</t>
   </si>
   <si>
     <t>K7133-70930</t>
   </si>
   <si>
     <t>GIGAQUIT SURIGAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Margie callado </t>
+    <t>Margie callado</t>
   </si>
   <si>
     <t>K7135-72473</t>
   </si>
   <si>
     <t>MALIMONO SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>Jhacwin Carsula</t>
   </si>
   <si>
     <t>K7133-70493</t>
   </si>
   <si>
     <t>MARIHATAG SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Jesusita a. Gonzaga </t>
+    <t>Jesusita a. Gonzaga</t>
   </si>
   <si>
     <t>K5002-73409</t>
   </si>
   <si>
     <t>BALANGKAYAN EASTERN SAMAR</t>
   </si>
   <si>
     <t>ALMARIO BASILIA</t>
   </si>
   <si>
     <t>K7123-69491</t>
   </si>
   <si>
     <t>DOLORES EASTERN SAMAR</t>
   </si>
   <si>
-    <t xml:space="preserve">REMEGIA P. TEGIO </t>
+    <t>REMEGIA P. TEGIO</t>
   </si>
   <si>
     <t>K7016-66792</t>
   </si>
   <si>
     <t>LAWAAN EASTERN SAMAR</t>
   </si>
   <si>
-    <t xml:space="preserve">LEONILA TUTANIA </t>
+    <t>LEONILA TUTANIA</t>
   </si>
   <si>
     <t>K7073-71034</t>
   </si>
   <si>
     <t>SAN POLICARPO EASTERN SAMAR</t>
   </si>
   <si>
     <t>Sulito Lopido</t>
   </si>
   <si>
     <t>K7093-64978</t>
   </si>
   <si>
     <t>ALANGALANG LEYTE</t>
   </si>
   <si>
     <t>GILDA MONTEL</t>
   </si>
   <si>
     <t>K5002-69377</t>
   </si>
   <si>
     <t>BABATNGON LEYTE</t>
   </si>
   <si>
     <t>GERALDINE E. VILLAJOS</t>
   </si>
   <si>
     <t>K7127-70997</t>
   </si>
   <si>
     <t>AVELINA FLORES DAVIN</t>
   </si>
   <si>
     <t>K7058-70802</t>
   </si>
   <si>
     <t>CITY OF BAYBAY LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Veronica  l  baroto</t>
+    <t>Veronica  l  baroto</t>
   </si>
   <si>
     <t>K7124-70985</t>
   </si>
   <si>
     <t>CHERAVIL S. CUTARAN</t>
   </si>
   <si>
     <t>K7126-71473</t>
   </si>
   <si>
     <t>BURAUEN LEYTE</t>
   </si>
   <si>
     <t>Kim G Auquico</t>
   </si>
   <si>
     <t>K7073-69262</t>
   </si>
   <si>
     <t>DAGAMI LEYTE</t>
   </si>
   <si>
     <t>JEROME ANOVER</t>
   </si>
@@ -761,135 +761,135 @@
   <si>
     <t>Nestor L. Alorro</t>
   </si>
   <si>
     <t>K5002-71428</t>
   </si>
   <si>
     <t>LA PAZ LEYTE</t>
   </si>
   <si>
     <t>JOSEFINA VITUALLA MORENO</t>
   </si>
   <si>
     <t>K7135-70111</t>
   </si>
   <si>
     <t>Bonna Marie Silvo</t>
   </si>
   <si>
     <t>K7016-69844</t>
   </si>
   <si>
     <t>LEYTE LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSE AN BREGILDO </t>
+    <t>ROSE AN BREGILDO</t>
   </si>
   <si>
     <t>K7126-71494</t>
   </si>
   <si>
     <t>MACARTHUR LEYTE</t>
   </si>
   <si>
     <t>GENELYN.  CAMERO</t>
   </si>
   <si>
     <t>K7123-71592</t>
   </si>
   <si>
     <t>MAHAPLAG LEYTE</t>
   </si>
   <si>
     <t>DOLORES CABIDO</t>
   </si>
   <si>
     <t>K7133-70820</t>
   </si>
   <si>
     <t>MATAG-OB LEYTE</t>
   </si>
   <si>
     <t>Renato Dignos / Nikki Babe H. Pernito</t>
   </si>
   <si>
     <t>K8002-73871</t>
   </si>
   <si>
     <t>MARGARITA PANTANO</t>
   </si>
   <si>
     <t>K5003-70587</t>
   </si>
   <si>
     <t>ORMOC CITY LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">DOLORES DIMPAL </t>
+    <t>DOLORES DIMPAL</t>
   </si>
   <si>
     <t>K7125-72938</t>
   </si>
   <si>
     <t>PALOMPON LEYTE</t>
   </si>
   <si>
     <t>Marilou L Hontanosas</t>
   </si>
   <si>
     <t>LAYKA JAY GUNGOB</t>
   </si>
   <si>
     <t>KANANGA LEYTE</t>
   </si>
   <si>
     <t>YVETTE L. AGNES</t>
   </si>
   <si>
     <t>SHIRLY BONGCAYAO</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. LINDA JALANDON </t>
+    <t>MA. LINDA JALANDON</t>
   </si>
   <si>
     <t>LOURDES HAMILTON</t>
   </si>
   <si>
-    <t xml:space="preserve">VIOLETA BALTONADO </t>
+    <t>VIOLETA BALTONADO</t>
   </si>
   <si>
     <t>PALO LEYTE</t>
   </si>
   <si>
     <t>MICHAEL G. ESTELETA</t>
   </si>
   <si>
     <t>SAN ISIDRO LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">JASMIN CATUBIGAN </t>
+    <t>JASMIN CATUBIGAN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CAK8993</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Nel john butal 09554194085</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t xml:space="preserve">Jeramel Magallanes </t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>