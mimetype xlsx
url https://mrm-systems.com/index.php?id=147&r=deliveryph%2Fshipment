--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -71,57 +71,57 @@
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>MARY LOURLAINE G. ARQUERO</t>
   </si>
   <si>
     <t>K7063-93998</t>
   </si>
   <si>
     <t>ORLANDO TABONES</t>
   </si>
   <si>
     <t>K7026-93279</t>
   </si>
   <si>
     <t>ISABEL BELGICA</t>
   </si>
   <si>
     <t>K5004-92662</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">MARLYN SANTOS </t>
+    <t>MARLYN SANTOS</t>
   </si>
   <si>
     <t>K7016-93325</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN MAXIMO </t>
+    <t>JOHN MAXIMO</t>
   </si>
   <si>
     <t>K7016-93328</t>
   </si>
   <si>
     <t>ERFE CAMAYA</t>
   </si>
   <si>
     <t>K7016-77163</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>JERICSON DUCA</t>
   </si>
   <si>
     <t>K5003-93296</t>
   </si>
   <si>
     <t>Angelita Mesina</t>
   </si>
   <si>
     <t>K7125-93695</t>
   </si>
@@ -140,69 +140,69 @@
   <si>
     <t>JAKE BELMONTE</t>
   </si>
   <si>
     <t>K5005-93614</t>
   </si>
   <si>
     <t>RUZETTE S SEVILLA</t>
   </si>
   <si>
     <t>K7127-78847</t>
   </si>
   <si>
     <t>JOMARY L, SUENO</t>
   </si>
   <si>
     <t>K7129-93991</t>
   </si>
   <si>
     <t>MILDRED AVILES</t>
   </si>
   <si>
     <t>T260310121200217</t>
   </si>
   <si>
-    <t xml:space="preserve">LOIDA / BOY BADUA </t>
+    <t>LOIDA / BOY BADUA</t>
   </si>
   <si>
     <t>T260310200523625</t>
   </si>
   <si>
-    <t xml:space="preserve">JUDITH FELIZARO </t>
+    <t>JUDITH FELIZARO</t>
   </si>
   <si>
     <t>T260315162909647</t>
   </si>
   <si>
-    <t xml:space="preserve">CYNTHIA BUENAVENTURA </t>
+    <t>CYNTHIA BUENAVENTURA</t>
   </si>
   <si>
     <t>T260314192632010</t>
   </si>
   <si>
-    <t xml:space="preserve">NANETTE DAVID </t>
+    <t>NANETTE DAVID</t>
   </si>
   <si>
     <t>T260316151233911</t>
   </si>
   <si>
     <t>HARVEY GUGLIEL ELLA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Mario</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rommel</t>
   </si>