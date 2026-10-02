--- v2 (2026-07-03)
+++ v3 (2026-10-02)
@@ -101,135 +101,135 @@
   <si>
     <t>K5002-73394</t>
   </si>
   <si>
     <t>I15AN CAPIZ</t>
   </si>
   <si>
     <t>MARY JOY YBAÑEZ</t>
   </si>
   <si>
     <t>K5003-72799</t>
   </si>
   <si>
     <t>SAPI-AN CAPIZ</t>
   </si>
   <si>
     <t>DALYN D  ISIDERIO</t>
   </si>
   <si>
     <t>K7016-73977</t>
   </si>
   <si>
     <t>TAPAZ CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">BEBCE ONATO </t>
+    <t>BEBCE ONATO</t>
   </si>
   <si>
     <t>K7026-72936</t>
   </si>
   <si>
     <t>ALIMODIAN ILOILO</t>
   </si>
   <si>
     <t>MIGUEL ALINSANGAO JR</t>
   </si>
   <si>
     <t>K7011-72924</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSARIO CABARANG </t>
+    <t>ROSARIO CABARANG</t>
   </si>
   <si>
     <t>K7030-72767</t>
   </si>
   <si>
     <t>BADIANGAN ILOILO</t>
   </si>
   <si>
     <t>JAZANIAH DELANCY C NAVISAGA/RAQUEL ANN C CASQUEJO</t>
   </si>
   <si>
     <t>K7058-73203</t>
   </si>
   <si>
     <t>BALASAN ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marissa a   gumapit</t>
+    <t>Marissa a   gumapit</t>
   </si>
   <si>
     <t>K7016-73787</t>
   </si>
   <si>
     <t>BAROTAC NUEVO ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">CECILIA MANLAPAZ </t>
+    <t>CECILIA MANLAPAZ</t>
   </si>
   <si>
     <t>K7126-73691</t>
   </si>
   <si>
     <t>CALINOG ILOILO</t>
   </si>
   <si>
     <t>Rene Sapida  Casiple</t>
   </si>
   <si>
     <t>K7126-73368</t>
   </si>
   <si>
     <t>DUEÑAS ILOILO</t>
   </si>
   <si>
     <t>GLORY JANE L. TERBIO</t>
   </si>
   <si>
     <t>K7073-74144</t>
   </si>
   <si>
     <t>ESTANCIA ILOILO</t>
   </si>
   <si>
     <t>Cresenciano Biaco JR.</t>
   </si>
   <si>
     <t>K7073-74122</t>
   </si>
   <si>
     <t>ILOILO CITY (Capital) ILOILO</t>
   </si>
   <si>
     <t>KENNETH DOLOSA</t>
   </si>
   <si>
     <t>K5002-73019</t>
   </si>
   <si>
-    <t xml:space="preserve">JOLLA G  LAZARITO </t>
+    <t>JOLLA G  LAZARITO</t>
   </si>
   <si>
     <t>K7016-73155</t>
   </si>
   <si>
     <t>EVA QUEBRAL</t>
   </si>
   <si>
     <t>K7073-72899</t>
   </si>
   <si>
     <t>JANIUAY ILOILO</t>
   </si>
   <si>
     <t>RENELYN LENTIJA</t>
   </si>
   <si>
     <t>K8002-73492</t>
   </si>
   <si>
     <t>LEGANES ILOILO</t>
   </si>
   <si>
     <t>ERICKSON MONTIALBUCIO</t>
   </si>
@@ -269,51 +269,51 @@
   <si>
     <t>K7126-73718</t>
   </si>
   <si>
     <t>Peter Jon Hierro</t>
   </si>
   <si>
     <t>K5003-73451</t>
   </si>
   <si>
     <t>MARU ANGELO MARIANO</t>
   </si>
   <si>
     <t>K7011-73624</t>
   </si>
   <si>
     <t>CITY OF PASSI ILOILO</t>
   </si>
   <si>
     <t>ERLINDA DAGOCO</t>
   </si>
   <si>
     <t>K7058-73694</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mary ann linda dumqguit </t>
+    <t>Mary ann linda dumqguit</t>
   </si>
   <si>
     <t>K5004-73287</t>
   </si>
   <si>
     <t>PAVIA ILOILO</t>
   </si>
   <si>
     <t>Mary Jane Tangeres</t>
   </si>
   <si>
     <t>K7133-70498</t>
   </si>
   <si>
     <t>Vilma gumacal</t>
   </si>
   <si>
     <t>K6002-73181</t>
   </si>
   <si>
     <t>SAN ENRIQUE ILOILO</t>
   </si>
   <si>
     <t>NILO. VILLALOBOS</t>
   </si>
@@ -362,60 +362,60 @@
   <si>
     <t>Nilda Maribao</t>
   </si>
   <si>
     <t>K7124-70690</t>
   </si>
   <si>
     <t>BANTAYAN CEBU</t>
   </si>
   <si>
     <t>JORLAN R. RICO</t>
   </si>
   <si>
     <t>K7026-73660</t>
   </si>
   <si>
     <t>BARILI CEBU</t>
   </si>
   <si>
     <t>James ii empleo</t>
   </si>
   <si>
     <t>K5002-73808</t>
   </si>
   <si>
-    <t xml:space="preserve">Connie Ruiz </t>
+    <t>Connie Ruiz</t>
   </si>
   <si>
     <t>K7011-71004</t>
   </si>
   <si>
     <t>CITY OF BOGO CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEFINA C. CONSTANTINO </t>
+    <t>JOSEFINA C. CONSTANTINO</t>
   </si>
   <si>
     <t>K8002-73152</t>
   </si>
   <si>
     <t>DONGEN STORE or GENE TAGALOG</t>
   </si>
   <si>
     <t>K7133-71693</t>
   </si>
   <si>
     <t>BORBON CEBU</t>
   </si>
   <si>
     <t>Geraldine cabahug</t>
   </si>
   <si>
     <t>K7105-64862</t>
   </si>
   <si>
     <t>CITY OF CARCAR CEBU</t>
   </si>
   <si>
     <t>EUGENE GENGONI</t>
   </si>
@@ -479,165 +479,165 @@
   <si>
     <t>Gino Aurel S. Ticod</t>
   </si>
   <si>
     <t>K7133-68958</t>
   </si>
   <si>
     <t>Ma.marjoy ann calang santa ana</t>
   </si>
   <si>
     <t>K7133-72640</t>
   </si>
   <si>
     <t>Georgia d. Dano</t>
   </si>
   <si>
     <t>K7121-71351</t>
   </si>
   <si>
     <t>Juvelyn V Ramos</t>
   </si>
   <si>
     <t>K7011-69288</t>
   </si>
   <si>
-    <t xml:space="preserve">LILY B. BITCHER </t>
+    <t>LILY B. BITCHER</t>
   </si>
   <si>
     <t>K7121-71242</t>
   </si>
   <si>
     <t>K7086-65933</t>
   </si>
   <si>
     <t>CONSOLACION CEBU</t>
   </si>
   <si>
     <t>EDWARD YAP/MARY ANN YAP</t>
   </si>
   <si>
     <t>K7125-77434</t>
   </si>
   <si>
-    <t xml:space="preserve">Flora mae A Chavez </t>
+    <t>Flora mae A Chavez</t>
   </si>
   <si>
     <t>K7026-73501</t>
   </si>
   <si>
     <t>JOSEPH ESTRERA</t>
   </si>
   <si>
     <t>K7016-77938</t>
   </si>
   <si>
     <t>JOSELYN FUNTES</t>
   </si>
   <si>
     <t>K7135-71192</t>
   </si>
   <si>
     <t>DANAO CITY CEBU</t>
   </si>
   <si>
     <t>Ruth H. Manto</t>
   </si>
   <si>
     <t>K7058-73146</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jovencio b  casas</t>
+    <t>Jovencio b  casas</t>
   </si>
   <si>
     <t>K7135-71513</t>
   </si>
   <si>
     <t>LAPU-LAPU CITY (OPON) CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">ESTRELLA B ODEVILAS </t>
+    <t>ESTRELLA B ODEVILAS</t>
   </si>
   <si>
     <t>K7135-71010</t>
   </si>
   <si>
     <t>May Rosalie Mondido</t>
   </si>
   <si>
     <t>K7061-69424</t>
   </si>
   <si>
     <t>Gina Lagare</t>
   </si>
   <si>
     <t>K7124-74064</t>
   </si>
   <si>
     <t>STIFFANY DANO TUNGCO</t>
   </si>
   <si>
     <t>K5002-73511</t>
   </si>
   <si>
     <t>KURTNEY LOVE ARAGONES</t>
   </si>
   <si>
     <t>K7121-73404</t>
   </si>
   <si>
     <t>ROSE M YU</t>
   </si>
   <si>
     <t>K7126-71573</t>
   </si>
   <si>
     <t>Felcharl P Afortadera</t>
   </si>
   <si>
     <t>K7123-69473</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNA LIZA LIWAGON </t>
+    <t>ANNA LIZA LIWAGON</t>
   </si>
   <si>
     <t>K7133-69003</t>
   </si>
   <si>
     <t>Riechiel e. Hiyas</t>
   </si>
   <si>
     <t>K7133-72639</t>
   </si>
   <si>
     <t>Renaldo b dano</t>
   </si>
   <si>
     <t>K7123-71167</t>
   </si>
   <si>
-    <t xml:space="preserve">BENGSAR A BAUTISTA </t>
+    <t>BENGSAR A BAUTISTA</t>
   </si>
   <si>
     <t>K7020-67180</t>
   </si>
   <si>
     <t>IMELDA O MANGUBAT</t>
   </si>
   <si>
     <t>K7124-69565</t>
   </si>
   <si>
     <t>LILOAN CEBU</t>
   </si>
   <si>
     <t>SUSANO YBAN̈EZ JR. /  SHERLYN FAT</t>
   </si>
   <si>
     <t>K7129-74079</t>
   </si>
   <si>
     <t>JERALDINE H. TOÑACAO</t>
   </si>
   <si>
     <t>K7030-71792</t>
   </si>
@@ -671,60 +671,60 @@
   <si>
     <t>K7011-76614</t>
   </si>
   <si>
     <t>EDGAR TECLING</t>
   </si>
   <si>
     <t>K7011-71210</t>
   </si>
   <si>
     <t>NEMESIA M. BANGA</t>
   </si>
   <si>
     <t>K7073-72884</t>
   </si>
   <si>
     <t>LORD RHYSEN ARANAS REMOSEL</t>
   </si>
   <si>
     <t>K7016-73706</t>
   </si>
   <si>
     <t>MEDELLIN CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">TERESITA FLORES </t>
+    <t>TERESITA FLORES</t>
   </si>
   <si>
     <t>K7123-71539</t>
   </si>
   <si>
     <t>MINGLANILLA CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">MARJORIE TOGONON </t>
+    <t>MARJORIE TOGONON</t>
   </si>
   <si>
     <t>K7125-69157</t>
   </si>
   <si>
     <t>Michelle T Amatorio</t>
   </si>
   <si>
     <t>K5002-73474</t>
   </si>
   <si>
     <t>LENLEN ABABON</t>
   </si>
   <si>
     <t>K5002-72949</t>
   </si>
   <si>
     <t>MOALBOAL CEBU</t>
   </si>
   <si>
     <t>CLITA A. IROSIDO</t>
   </si>
   <si>
     <t>K7011-68005</t>
   </si>
@@ -734,51 +734,51 @@
   <si>
     <t>CHITO J. ABARQUEZ</t>
   </si>
   <si>
     <t>K7030-72901</t>
   </si>
   <si>
     <t>ABUNDIA MANAYAGA</t>
   </si>
   <si>
     <t>K7121-77341</t>
   </si>
   <si>
     <t>SAN FERNANDO CEBU</t>
   </si>
   <si>
     <t>Josephine Tapao</t>
   </si>
   <si>
     <t>K7133-69385</t>
   </si>
   <si>
     <t>SAN FRANCISCO CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">Cheryl magpayo </t>
+    <t>Cheryl magpayo</t>
   </si>
   <si>
     <t>K6002-71153</t>
   </si>
   <si>
     <t>SAN REMIGIO CEBU</t>
   </si>
   <si>
     <t>LETECIA GOLISAO</t>
   </si>
   <si>
     <t>K5002-73497</t>
   </si>
   <si>
     <t>EVAN TOLERO</t>
   </si>
   <si>
     <t>K7126-73486</t>
   </si>
   <si>
     <t>SANTANDER CEBU</t>
   </si>
   <si>
     <t>Dulce Amor R Rusiana</t>
   </si>
@@ -794,90 +794,90 @@
   <si>
     <t>K7030-70808</t>
   </si>
   <si>
     <t>CITY OF TALISAY CEBU</t>
   </si>
   <si>
     <t>ILUMINADA QUITO ABAO</t>
   </si>
   <si>
     <t>K7124-73353</t>
   </si>
   <si>
     <t>TOLEDO CITY CEBU</t>
   </si>
   <si>
     <t>JOHNRIEL P. PARAGAT</t>
   </si>
   <si>
     <t>CARMEN CEBU</t>
   </si>
   <si>
     <t>JULIUS DAFFON</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELITA TAN </t>
-[...8 lines deleted...]
-    <t xml:space="preserve">CRESILDA &amp; EMILYN GANTUANGCO </t>
+    <t>ANGELITA TAN</t>
+  </si>
+  <si>
+    <t>DIEGO FAMADOR c/o LORA MAE CARWASH</t>
+  </si>
+  <si>
+    <t>JOSEPHINE L. RIZALDE</t>
+  </si>
+  <si>
+    <t>CRESILDA &amp; EMILYN GANTUANGCO</t>
   </si>
   <si>
     <t>DUMANJUG CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">JOCELYN DOMEN </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">VIVENCIO CARGANDO </t>
+    <t>JOCELYN DOMEN</t>
+  </si>
+  <si>
+    <t>VIVENCIO CARGANDO</t>
   </si>
   <si>
     <t>HENRY CELIZ JR.</t>
   </si>
   <si>
-    <t xml:space="preserve">GRACE P. JARDELEZA </t>
+    <t>GRACE P. JARDELEZA</t>
   </si>
   <si>
     <t>LAMBUNAO ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">KENNETH BEATRIZ </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">TRINIDAD ESPINA </t>
+    <t>KENNETH BEATRIZ</t>
+  </si>
+  <si>
+    <t>TRINIDAD ESPINA</t>
   </si>
   <si>
     <t>MR. &amp; MRS SONNY BUQTAI</t>
   </si>
   <si>
-    <t xml:space="preserve">JERICK ESPONILLA </t>
+    <t>JERICK ESPONILLA</t>
   </si>
   <si>
     <t>GENALYN AHOSTO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cbr7800</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Joejay gale 09455911329</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Lowell</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>