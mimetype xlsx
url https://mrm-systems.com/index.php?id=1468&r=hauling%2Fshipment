--- v0 (2026-04-04)
+++ v1 (2026-05-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
-    <t>2026-03-09 05:50:45</t>
+    <t>03/09/2026 20:51:07 - 03/09/2026 22:14:40</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7126-73175</t>
   </si>
   <si>
     <t>BANGA AKLAN</t>
   </si>