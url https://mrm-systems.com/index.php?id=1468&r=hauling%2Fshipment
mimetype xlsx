--- v1 (2026-05-19)
+++ v2 (2026-07-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>03/09/2026 20:51:07 - 03/09/2026 22:14:40</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -788,159 +788,99 @@
   <si>
     <t>SOGOD CEBU</t>
   </si>
   <si>
     <t>JOHN RYAN CABILAN</t>
   </si>
   <si>
     <t>K7030-70808</t>
   </si>
   <si>
     <t>CITY OF TALISAY CEBU</t>
   </si>
   <si>
     <t>ILUMINADA QUITO ABAO</t>
   </si>
   <si>
     <t>K7124-73353</t>
   </si>
   <si>
     <t>TOLEDO CITY CEBU</t>
   </si>
   <si>
     <t>JOHNRIEL P. PARAGAT</t>
   </si>
   <si>
-    <t>T260110203914378</t>
-[...1 lines deleted...]
-  <si>
     <t>CARMEN CEBU</t>
   </si>
   <si>
     <t>JULIUS DAFFON</t>
   </si>
   <si>
-    <t>T260103170549045</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ANGELITA TAN </t>
   </si>
   <si>
-    <t>T260105112103662</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DIEGO FAMADOR c/o LORA MAE CARWASH </t>
   </si>
   <si>
-    <t>T260105151040608</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">JOSEPHINE L. RIZALDE </t>
   </si>
   <si>
-    <t>T260110204240938</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CRESILDA &amp; EMILYN GANTUANGCO </t>
   </si>
   <si>
-    <t>T260113080450319</t>
-[...1 lines deleted...]
-  <si>
     <t>DUMANJUG CEBU</t>
   </si>
   <si>
     <t xml:space="preserve">JOCELYN DOMEN </t>
   </si>
   <si>
-    <t>T260112192151848</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">VIVENCIO CARGANDO </t>
   </si>
   <si>
-    <t>T260108090344175</t>
+    <t>HENRY CELIZ JR.</t>
   </si>
   <si>
     <t xml:space="preserve">GRACE P. JARDELEZA </t>
   </si>
   <si>
-    <t>T260107185822766</t>
-[...10 lines deleted...]
-  <si>
     <t>LAMBUNAO ILOILO</t>
   </si>
   <si>
     <t xml:space="preserve">KENNETH BEATRIZ </t>
   </si>
   <si>
-    <t>T260109091843618</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">TRINIDAD ESPINA </t>
   </si>
   <si>
-    <t>T260109092134625</t>
-[...7 lines deleted...]
-  <si>
     <t>MR. &amp; MRS SONNY BUQTAI</t>
   </si>
   <si>
-    <t>T260108104203749</t>
+    <t xml:space="preserve">JERICK ESPONILLA </t>
   </si>
   <si>
     <t>GENALYN AHOSTO</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">JERICK ESPONILLA </t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cbr7800</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Joejay gale 09455911329</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Lowell</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>
@@ -1277,51 +1217,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F132"/>
+  <dimension ref="A1:F129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
     </row>
@@ -2724,358 +2664,316 @@
       <c r="B105" t="s">
         <v>253</v>
       </c>
       <c r="C105">
         <v>1</v>
       </c>
       <c r="D105" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
         <v>255</v>
       </c>
       <c r="B106" t="s">
         <v>256</v>
       </c>
       <c r="C106">
         <v>3</v>
       </c>
       <c r="D106" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="107" spans="1:6">
-      <c r="A107" t="s">
+      <c r="A107">
+        <v>110156</v>
+      </c>
+      <c r="B107" t="s">
         <v>258</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107">
+        <v>1</v>
+      </c>
+      <c r="D107" t="s">
         <v>259</v>
       </c>
-      <c r="C107">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="108" spans="1:6">
-      <c r="A108" t="s">
-        <v>261</v>
+      <c r="A108">
+        <v>106898</v>
       </c>
       <c r="B108" t="s">
         <v>129</v>
       </c>
       <c r="C108">
         <v>1</v>
       </c>
       <c r="D108" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
     </row>
     <row r="109" spans="1:6">
-      <c r="A109" t="s">
-        <v>263</v>
+      <c r="A109">
+        <v>110101</v>
       </c>
       <c r="B109" t="s">
         <v>129</v>
       </c>
       <c r="C109">
         <v>1</v>
       </c>
       <c r="D109" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
     </row>
     <row r="110" spans="1:6">
-      <c r="A110" t="s">
-        <v>265</v>
+      <c r="A110">
+        <v>107056</v>
       </c>
       <c r="B110" t="s">
         <v>129</v>
       </c>
       <c r="C110">
         <v>1</v>
       </c>
       <c r="D110" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
     </row>
     <row r="111" spans="1:6">
-      <c r="A111" t="s">
-        <v>267</v>
+      <c r="A111">
+        <v>108907</v>
       </c>
       <c r="B111" t="s">
         <v>126</v>
       </c>
       <c r="C111">
         <v>1</v>
       </c>
       <c r="D111" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
     </row>
     <row r="112" spans="1:6">
-      <c r="A112" t="s">
-        <v>269</v>
+      <c r="A112">
+        <v>109540</v>
       </c>
       <c r="B112" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="C112">
         <v>5</v>
       </c>
       <c r="D112" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
     </row>
     <row r="113" spans="1:6">
-      <c r="A113" t="s">
-        <v>272</v>
+      <c r="A113">
+        <v>109543</v>
       </c>
       <c r="B113" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="C113">
         <v>5</v>
       </c>
       <c r="D113" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
     </row>
     <row r="114" spans="1:6">
-      <c r="A114" t="s">
-        <v>273</v>
+      <c r="A114">
+        <v>109547</v>
       </c>
       <c r="B114" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="C114">
         <v>5</v>
       </c>
       <c r="D114" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
     </row>
     <row r="115" spans="1:6">
-      <c r="A115" t="s">
-        <v>274</v>
+      <c r="A115">
+        <v>110019</v>
       </c>
       <c r="B115" t="s">
         <v>22</v>
       </c>
       <c r="C115">
         <v>1</v>
       </c>
       <c r="D115" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
     </row>
     <row r="116" spans="1:6">
-      <c r="A116" t="s">
-        <v>276</v>
+      <c r="A116">
+        <v>107706</v>
       </c>
       <c r="B116" t="s">
         <v>54</v>
       </c>
       <c r="C116">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D116" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
     </row>
     <row r="117" spans="1:6">
-      <c r="A117" t="s">
-        <v>278</v>
+      <c r="A117">
+        <v>110020</v>
       </c>
       <c r="B117" t="s">
         <v>54</v>
       </c>
       <c r="C117">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D117" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
     </row>
     <row r="118" spans="1:6">
-      <c r="A118" t="s">
-        <v>280</v>
+      <c r="A118">
+        <v>110034</v>
       </c>
       <c r="B118" t="s">
-        <v>54</v>
+        <v>269</v>
       </c>
       <c r="C118">
         <v>2</v>
       </c>
       <c r="D118" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
     </row>
     <row r="119" spans="1:6">
-      <c r="A119" t="s">
-        <v>281</v>
+      <c r="A119">
+        <v>108409</v>
       </c>
       <c r="B119" t="s">
-        <v>282</v>
+        <v>197</v>
       </c>
       <c r="C119">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D119" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
     </row>
     <row r="120" spans="1:6">
-      <c r="A120" t="s">
-        <v>284</v>
+      <c r="A120">
+        <v>107066</v>
       </c>
       <c r="B120" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="C120">
         <v>1</v>
       </c>
       <c r="D120" t="s">
-        <v>285</v>
+        <v>272</v>
       </c>
     </row>
     <row r="121" spans="1:6">
-      <c r="A121" t="s">
-        <v>286</v>
+      <c r="A121">
+        <v>100433</v>
       </c>
       <c r="B121" t="s">
-        <v>197</v>
+        <v>87</v>
       </c>
       <c r="C121">
+        <v>1</v>
+      </c>
+      <c r="D121" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122">
+        <v>110030</v>
+      </c>
+      <c r="B122" t="s">
+        <v>87</v>
+      </c>
+      <c r="C122">
         <v>3</v>
       </c>
-      <c r="D121" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D122" t="s">
-        <v>289</v>
-[...13 lines deleted...]
-        <v>291</v>
+        <v>274</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>292</v>
+        <v>275</v>
       </c>
       <c r="B124" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>276</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
       <c r="B125" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>294</v>
+        <v>278</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" t="s">
+        <v>279</v>
+      </c>
+      <c r="B126" t="s">
+        <v>280</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>295</v>
+        <v>281</v>
       </c>
       <c r="B127" t="s">
-        <v>296</v>
+        <v>282</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>297</v>
+        <v>283</v>
       </c>
       <c r="B128" t="s">
-        <v>298</v>
+        <v>284</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>299</v>
-[...23 lines deleted...]
-        <v>305</v>
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>