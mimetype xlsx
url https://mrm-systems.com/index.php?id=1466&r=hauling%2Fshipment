--- v2 (2026-07-03)
+++ v3 (2026-10-02)
@@ -53,51 +53,51 @@
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>JONELL A. RAMIREZ</t>
   </si>
   <si>
     <t>LUNA LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">RUDELYN CORPUZ </t>
+    <t>RUDELYN CORPUZ</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
     <t>CECILE FERNANDEZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nby1752</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Loid</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kim</t>
   </si>