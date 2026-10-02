--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,90 +50,90 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7133-68804</t>
   </si>
   <si>
     <t>ALIAGA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Marilou t. Duldulan </t>
+    <t>Marilou t. Duldulan</t>
   </si>
   <si>
     <t>K7058-69597</t>
   </si>
   <si>
     <t>Edna  b san pedro</t>
   </si>
   <si>
     <t>K7121-65045</t>
   </si>
   <si>
     <t>Elgin L Dinio</t>
   </si>
   <si>
     <t>K5003-78141</t>
   </si>
   <si>
     <t>SONNY magno</t>
   </si>
   <si>
     <t>K7124-71230</t>
   </si>
   <si>
     <t>RUTH PELICIA</t>
   </si>
   <si>
     <t>K7063-77240</t>
   </si>
   <si>
     <t>SHELVE JAVIER</t>
   </si>
   <si>
     <t>K7058-69507</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marilyn n   vivar</t>
+    <t>Marilyn n   vivar</t>
   </si>
   <si>
     <t>K7126-71335</t>
   </si>
   <si>
     <t>Wilfredo Manalili</t>
   </si>
   <si>
     <t>K7061-70828</t>
   </si>
   <si>
     <t>EMELIO APONGOL</t>
   </si>
   <si>
     <t>K7126-68031</t>
   </si>
   <si>
     <t>CARRANGLAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>GINIA SANTIAGO</t>
   </si>
   <si>
     <t>K7124-64417</t>
   </si>
@@ -146,90 +146,90 @@
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>ROSIE OREÑA DISU</t>
   </si>
   <si>
     <t>K5003-71455</t>
   </si>
   <si>
     <t>RICHARD E. NONO</t>
   </si>
   <si>
     <t>K5003-66234</t>
   </si>
   <si>
     <t>K7126-71175</t>
   </si>
   <si>
     <t>Jessica Ogayre</t>
   </si>
   <si>
     <t>K7016-65887</t>
   </si>
   <si>
-    <t xml:space="preserve">LINA DOLORMETE </t>
+    <t>LINA DOLORMETE</t>
   </si>
   <si>
     <t>K7011-70598</t>
   </si>
   <si>
     <t>SUSAN CASABAR</t>
   </si>
   <si>
     <t>K7016-67669</t>
   </si>
   <si>
     <t>DADIVA DALIT</t>
   </si>
   <si>
     <t>K7016-75069</t>
   </si>
   <si>
-    <t xml:space="preserve">JENNY FLORES </t>
+    <t>JENNY FLORES</t>
   </si>
   <si>
     <t>K7123-69327</t>
   </si>
   <si>
-    <t xml:space="preserve">JESSIE C BARTOLOME </t>
+    <t>JESSIE C BARTOLOME</t>
   </si>
   <si>
     <t>K7061-71344</t>
   </si>
   <si>
     <t>LEO M. GUSTON</t>
   </si>
   <si>
     <t>K7127-69511</t>
   </si>
   <si>
     <t>GENERAL MAMERTO NATIVIDAD NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPHINE P, MIRANDA </t>
+    <t>JOSEPHINE P, MIRANDA</t>
   </si>
   <si>
     <t>K7074-64950</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Freddie oriente sr</t>
   </si>
   <si>
     <t>K7133-77391</t>
   </si>
   <si>
     <t>Florentina martinez</t>
   </si>
   <si>
     <t>K7121-67839</t>
   </si>
   <si>
     <t>REBECCA S DAISOG</t>
   </si>
   <si>
     <t>K5001-68543</t>
   </si>
@@ -248,135 +248,135 @@
   <si>
     <t>K7020-65443</t>
   </si>
   <si>
     <t>LICAB NUEVA ECIJA</t>
   </si>
   <si>
     <t>AMALIA Q DUMAYA</t>
   </si>
   <si>
     <t>K7121-70994</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Raymundo G Duatin</t>
   </si>
   <si>
     <t>K7124-69528</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">PATRICK GEORGE </t>
+    <t>PATRICK GEORGE</t>
   </si>
   <si>
     <t>K7135-71499</t>
   </si>
   <si>
     <t>Edna dela Cruz Reyes</t>
   </si>
   <si>
     <t>K7124-66794</t>
   </si>
   <si>
     <t>PANTABANGAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Noel  p ramos jr</t>
+    <t>Noel  p ramos jr</t>
   </si>
   <si>
     <t>K7061-70906</t>
   </si>
   <si>
     <t>QUEZON NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Concepción Sarmiento </t>
+    <t>Concepción Sarmiento</t>
   </si>
   <si>
     <t>K7058-68492</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>Enrique   montero jr</t>
   </si>
   <si>
     <t>K7020-67051</t>
   </si>
   <si>
     <t>ROSALINDA M. ORANI</t>
   </si>
   <si>
     <t>K7125-69181</t>
   </si>
   <si>
     <t>Lyn lyn L Layacan</t>
   </si>
   <si>
     <t>K7125-69184</t>
   </si>
   <si>
-    <t xml:space="preserve">Lorna Evangelista </t>
+    <t>Lorna Evangelista</t>
   </si>
   <si>
     <t>K7016-64779</t>
   </si>
   <si>
-    <t xml:space="preserve">POMPING SANTUA </t>
+    <t>POMPING SANTUA</t>
   </si>
   <si>
     <t>K7016-68632</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ALIYA CHARICE PELAYO </t>
+    <t>ALIYA CHARICE PELAYO</t>
   </si>
   <si>
     <t>K8002-69549</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>ERIC DELA CRUZ</t>
   </si>
   <si>
     <t>K7124-70719</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILYN DE GUZMAN </t>
+    <t>MARILYN DE GUZMAN</t>
   </si>
   <si>
     <t>K7072-77847</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>LIEZETE JOY MIRANDA</t>
   </si>
   <si>
     <t>K7030-70913</t>
   </si>
   <si>
     <t>ROGER V MACALANDA</t>
   </si>
   <si>
     <t>K7058-70920</t>
   </si>
   <si>
     <t>Ryan  carlo  martin</t>
   </si>
   <si>
     <t>K7063-67033</t>
   </si>