--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -83,159 +83,159 @@
   <si>
     <t>K5002-69395</t>
   </si>
   <si>
     <t>BEVERLY M. DE GUZMAN</t>
   </si>
   <si>
     <t>K7123-69293</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>MARIA JEMINA HENSON  LOMIBAO</t>
   </si>
   <si>
     <t>K7124-68405</t>
   </si>
   <si>
     <t>JANET PRESTO</t>
   </si>
   <si>
     <t>K7124-68114</t>
   </si>
   <si>
-    <t xml:space="preserve">JHUNN VERGARA ASUNCION </t>
+    <t>JHUNN VERGARA ASUNCION</t>
   </si>
   <si>
     <t>K7016-64786</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">DOMINGO PENULIAR </t>
+    <t>DOMINGO PENULIAR</t>
   </si>
   <si>
     <t>K7011-69483</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTIAN M. VISPERAS </t>
+    <t>CHRISTIAN M. VISPERAS</t>
   </si>
   <si>
     <t>K7125-69566</t>
   </si>
   <si>
-    <t xml:space="preserve">Nemy N minas </t>
+    <t>Nemy N minas</t>
   </si>
   <si>
     <t>K7017-65644</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
     <t>BUENAVENTURA E LOPEZ JR</t>
   </si>
   <si>
     <t>K7058-68400</t>
   </si>
   <si>
     <t>SAN JACINTO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Teodoro b  bravo  jr</t>
+    <t>Teodoro b  bravo  jr</t>
   </si>
   <si>
     <t>K7135-69344</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>Oscar Aylar</t>
   </si>
   <si>
     <t>K7121-69217</t>
   </si>
   <si>
     <t>SANTO TOMAS PANGASINAN</t>
   </si>
   <si>
     <t>John Melbert  Apaga</t>
   </si>
   <si>
     <t>K5005-77680</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>JOVELYN TUGGAD</t>
   </si>
   <si>
     <t>K7124-68861</t>
   </si>
   <si>
     <t>LUIZA GATCHALIAN THURSTON</t>
   </si>
   <si>
     <t>K7123-71358</t>
   </si>
   <si>
     <t>FARIDAH B YAHYA</t>
   </si>
   <si>
     <t>K5004-64320</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHELLE ANN BALTAZAR </t>
+    <t>MICHELLE ANN BALTAZAR</t>
   </si>
   <si>
     <t>K5003-71576</t>
   </si>
   <si>
     <t>ROSELLE ROSAL</t>
   </si>
   <si>
     <t>K7011-72950</t>
   </si>
   <si>
     <t>LAOAC PANGASINAN</t>
   </si>
   <si>
     <t>MARIA THERESA DULAY</t>
   </si>
   <si>
     <t>K8002-73025</t>
   </si>
   <si>
     <t>ALCALA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JEREMY SALAMERO </t>
+    <t>JEREMY SALAMERO</t>
   </si>
   <si>
     <t>K7129-74209</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
     <t>LORELIE BARTOLOME PERSONA</t>
   </si>
   <si>
     <t>K7061-74025</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>FRANCISCO JUAN</t>
   </si>
   <si>
     <t>K5002-73935</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
@@ -266,63 +266,63 @@
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
     <t>Laila g trinidad</t>
   </si>
   <si>
     <t>K7126-71194</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>JUSTO  F. MARTINEZ</t>
   </si>
   <si>
     <t>K7026-70950</t>
   </si>
   <si>
     <t>Rizalino t. Cabrera</t>
   </si>
   <si>
     <t>K7125-69990</t>
   </si>
   <si>
-    <t xml:space="preserve">Josephine Oli </t>
+    <t>Josephine Oli</t>
   </si>
   <si>
     <t>K7121-70927</t>
   </si>
   <si>
     <t>Ofelia Tolentino</t>
   </si>
   <si>
     <t>K7125-71317</t>
   </si>
   <si>
-    <t xml:space="preserve">Maria Domingo </t>
+    <t>Maria Domingo</t>
   </si>
   <si>
     <t>K5002-67849</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>HERMINIGILDO DEVEZA</t>
   </si>
   <si>
     <t>K7026-69102</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>Linda Lacerna</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ9055</t>
   </si>