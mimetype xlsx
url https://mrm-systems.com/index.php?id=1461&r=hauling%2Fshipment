--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -71,171 +71,171 @@
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>NATHANIEL V. SEVILLA</t>
   </si>
   <si>
     <t>K5004-69250</t>
   </si>
   <si>
     <t>ERLINDA MAGTOTO</t>
   </si>
   <si>
     <t>K7135-64884</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>Nenite G Canlas</t>
   </si>
   <si>
     <t>K5002-70809</t>
   </si>
   <si>
-    <t xml:space="preserve">VIOLETA MAGCALAS </t>
+    <t>VIOLETA MAGCALAS</t>
   </si>
   <si>
     <t>K7020-63892</t>
   </si>
   <si>
     <t>KAYCEE MACAPAGAL</t>
   </si>
   <si>
     <t>K6002-71225</t>
   </si>
   <si>
     <t>FLORIDA MIRANDA</t>
   </si>
   <si>
     <t>K7016-70541</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>NENITA ULLADO</t>
   </si>
   <si>
     <t>K7124-64251</t>
   </si>
   <si>
     <t>ANGIELYN C. PANGAN</t>
   </si>
   <si>
     <t>K7058-69515</t>
   </si>
   <si>
     <t>Eugenia m  manalili</t>
   </si>
   <si>
     <t>K7086-64708</t>
   </si>
   <si>
     <t>RONALYN VALENZUELA YAP</t>
   </si>
   <si>
     <t>K7125-69914</t>
   </si>
   <si>
-    <t xml:space="preserve">Joselito Dela Cruz </t>
+    <t>Joselito Dela Cruz</t>
   </si>
   <si>
     <t>K5002-70995</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>NOEL AMUDO</t>
   </si>
   <si>
     <t>K5001-65282</t>
   </si>
   <si>
     <t>May Anne H. Cabrera</t>
   </si>
   <si>
     <t>K7011-71057</t>
   </si>
   <si>
     <t>LORIE ANNE M. ESPINO</t>
   </si>
   <si>
     <t>K7016-69710</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMEO CALMA </t>
+    <t>ROMEO CALMA</t>
   </si>
   <si>
     <t>K7129-70612</t>
   </si>
   <si>
     <t>NORMA MIJARES</t>
   </si>
   <si>
     <t>K5003-70962</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>ANGELINA S. OPINIANO</t>
   </si>
   <si>
     <t>K5005-74410</t>
   </si>
   <si>
     <t>ELEONOR BINABISE</t>
   </si>
   <si>
     <t>K7135-67822</t>
   </si>
   <si>
     <t>Marie Yanga</t>
   </si>
   <si>
     <t>K7068-67625</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>JANINA P.MAGTOTO</t>
   </si>
   <si>
     <t>K7073-78671</t>
   </si>
   <si>
     <t>ROSARIO MENDOZA</t>
   </si>
   <si>
     <t>K7135-76117</t>
   </si>
   <si>
-    <t xml:space="preserve">Arlene C Gregorio </t>
+    <t>Arlene C Gregorio</t>
   </si>
   <si>
     <t>K7124-71149</t>
   </si>
   <si>
     <t>CYRIL JOLIN B. SOTOMIL</t>
   </si>
   <si>
     <t>K7072-63979</t>
   </si>
   <si>
     <t>TERESITA SAGON</t>
   </si>
   <si>
     <t>K7124-65076</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>LOURDINO T.SINIO</t>
   </si>
   <si>
     <t>K5002-74657</t>
   </si>