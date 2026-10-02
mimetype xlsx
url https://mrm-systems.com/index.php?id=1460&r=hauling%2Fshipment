--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -107,123 +107,123 @@
   <si>
     <t>K7121-68327</t>
   </si>
   <si>
     <t>VINTAR ILOCOS NORTE</t>
   </si>
   <si>
     <t>Ramil U Pascua</t>
   </si>
   <si>
     <t>K7072-66951</t>
   </si>
   <si>
     <t>BANTAY ILOCOS SUR</t>
   </si>
   <si>
     <t>LEONARDO BELLON</t>
   </si>
   <si>
     <t>K7058-71468</t>
   </si>
   <si>
     <t>BURGOS ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Albert   decana</t>
+    <t>Albert   decana</t>
   </si>
   <si>
     <t>K7020-67541</t>
   </si>
   <si>
     <t>BADOC ILOCOS NORTE</t>
   </si>
   <si>
     <t>EDILBERTO R TUGADI</t>
   </si>
   <si>
     <t>K7073-68547</t>
   </si>
   <si>
     <t>GALIMUYOD ILOCOS SUR</t>
   </si>
   <si>
     <t>CONCHITA TEJADA</t>
   </si>
   <si>
     <t>K8002-71404</t>
   </si>
   <si>
     <t>MAGSINGAL ILOCOS SUR</t>
   </si>
   <si>
     <t>EDMAR P UGO</t>
   </si>
   <si>
     <t>K7072-67336</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>FEDERICO ORDONES</t>
   </si>
   <si>
     <t>K7017-63723</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSE VALDEZ JR </t>
+    <t>JOSE VALDEZ JR</t>
   </si>
   <si>
     <t>K7123-69384</t>
   </si>
   <si>
-    <t xml:space="preserve">NOEL DOMINGUEZ </t>
+    <t>NOEL DOMINGUEZ</t>
   </si>
   <si>
     <t>K7026-71374</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
     <t>Basilio t. Carmelo jr</t>
   </si>
   <si>
     <t>K6002-71443</t>
   </si>
   <si>
     <t>ALICIA MAE VIVIT</t>
   </si>
   <si>
     <t>K5002-69580</t>
   </si>
   <si>
     <t>SANTA CATALINA ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Sheila Mae S. Sierra </t>
+    <t>Sheila Mae S. Sierra</t>
   </si>
   <si>
     <t>K7086-64242</t>
   </si>
   <si>
     <t>SANTA CRUZ ILOCOS SUR</t>
   </si>
   <si>
     <t>ELPIDIO (OSCAR) LANGBAY</t>
   </si>
   <si>
     <t>K7030-69807</t>
   </si>
   <si>
     <t>CITY OF BATAC ILOCOS NORTE</t>
   </si>
   <si>
     <t>ORLANDO U ZABALA</t>
   </si>
   <si>
     <t>K7125-77863</t>
   </si>
   <si>
     <t>Orlindo Diric jr</t>
   </si>
@@ -236,51 +236,51 @@
   <si>
     <t>ALEX J. LIOC</t>
   </si>
   <si>
     <t>K7011-69243</t>
   </si>
   <si>
     <t>SANTO DOMINGO ILOCOS SUR</t>
   </si>
   <si>
     <t>RODRIGO C. BRETAÑA</t>
   </si>
   <si>
     <t>K7030-70895</t>
   </si>
   <si>
     <t>HELEN F RAQUEL</t>
   </si>
   <si>
     <t>K7125-77886</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Marites Mamuyac </t>
+    <t>Marites Mamuyac</t>
   </si>
   <si>
     <t>K5003-78216</t>
   </si>
   <si>
     <t>Grace lopez salazar</t>
   </si>
   <si>
     <t>K7121-66065</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
   <si>
     <t>Janett Dulay</t>
   </si>
   <si>
     <t>K7068-67888</t>
   </si>
   <si>
     <t>BALAOAN LA UNION</t>
   </si>
   <si>
     <t>PRECIOUS ANNE DIESTRO PENAREDONDO</t>
   </si>
@@ -290,90 +290,90 @@
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>Mark d. Cabral</t>
   </si>
   <si>
     <t>K7073-69481</t>
   </si>
   <si>
     <t>DHENIZE LLARAH CHIYAWAN C/O Yolanda Lagmay</t>
   </si>
   <si>
     <t>K7030-71552</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>JESSICA MAE CARMONA</t>
   </si>
   <si>
     <t>K7133-76046</t>
   </si>
   <si>
-    <t xml:space="preserve">Letty grace f. Benetiz </t>
+    <t>Letty grace f. Benetiz</t>
   </si>
   <si>
     <t>K8002-78357</t>
   </si>
   <si>
     <t>SUSAN RAGOJO</t>
   </si>
   <si>
     <t>K7030-68403</t>
   </si>
   <si>
     <t>ROSE MARIE A NERAL</t>
   </si>
   <si>
     <t>K7020-67036</t>
   </si>
   <si>
     <t>JOSE B DUCULAN</t>
   </si>
   <si>
     <t>K5002-68406</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>CATHERINE KANLAS</t>
   </si>
   <si>
     <t>K7063-67015</t>
   </si>
   <si>
-    <t xml:space="preserve">RENEE GEARLAN </t>
+    <t>RENEE GEARLAN</t>
   </si>
   <si>
     <t>K7058-71540</t>
   </si>
   <si>
-    <t xml:space="preserve"> Camilo  quilon </t>
+    <t>Camilo  quilon</t>
   </si>
   <si>
     <t>K7124-71354</t>
   </si>
   <si>
     <t>DINGRAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>MYRNA ATUAN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK 8209</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>KENNETH</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>