--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>05/21/2026 22:06:57 - 05/21/2026 22:17:37</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -80,120 +80,117 @@
   <si>
     <t>KIRSTEN MAE ILAS</t>
   </si>
   <si>
     <t>K5005-93039</t>
   </si>
   <si>
     <t>ALLYNNE JOY S BADUA</t>
   </si>
   <si>
     <t>K7011-92449</t>
   </si>
   <si>
     <t>MICHAEL F. TAMPOCO</t>
   </si>
   <si>
     <t>K7073-92922</t>
   </si>
   <si>
     <t>JOSEPH GELACIO</t>
   </si>
   <si>
     <t>K7016-93693</t>
   </si>
   <si>
-    <t xml:space="preserve">MILDRED MARTINEZ </t>
+    <t>MILDRED MARTINEZ</t>
   </si>
   <si>
     <t>K7121-93105</t>
   </si>
   <si>
     <t>Genalyn Bergado</t>
   </si>
   <si>
     <t>K5002-93847</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">CORSINA VERZOSA </t>
+    <t>CORSINA VERZOSA</t>
   </si>
   <si>
     <t>K7068-93969</t>
   </si>
   <si>
     <t>Roger James magramo</t>
   </si>
   <si>
     <t>K6002-91446</t>
   </si>
   <si>
     <t>SOFIA MARCAIDA ARAGO</t>
   </si>
   <si>
     <t>T260311171617451</t>
   </si>
   <si>
-    <t xml:space="preserve">GEMMA BACULI </t>
+    <t>GEMMA BACULI</t>
   </si>
   <si>
     <t>T260309140858737</t>
   </si>
   <si>
     <t>MANUEL BANZON</t>
   </si>
   <si>
     <t>T260311143534164</t>
   </si>
   <si>
-    <t xml:space="preserve">LORRAINE LIM </t>
+    <t>LORRAINE LIM</t>
   </si>
   <si>
     <t>T260311143833206</t>
   </si>
   <si>
     <t>T260311144025895</t>
   </si>
   <si>
-    <t>LORRAINE LIM</t>
-[...1 lines deleted...]
-  <si>
     <t>T260311144401682</t>
   </si>
   <si>
     <t>T260311144627560</t>
   </si>
   <si>
     <t>ROLAND LEGARDA</t>
   </si>
   <si>
     <t>T260314183027669</t>
   </si>
   <si>
-    <t xml:space="preserve">MRS. ANA UY </t>
+    <t>MRS. ANA UY</t>
   </si>
   <si>
     <t>T260317130137273</t>
   </si>
   <si>
     <t>JOSHUA ALLAN REVIL</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>nby1587</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>nick</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>nap</t>
   </si>
@@ -792,155 +789,155 @@
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20" t="s">
         <v>11</v>
       </c>
       <c r="C20">
         <v>2</v>
       </c>
       <c r="D20" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21" t="s">
         <v>11</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
       <c r="D22" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B23" t="s">
         <v>11</v>
       </c>
       <c r="C23">
         <v>2</v>
       </c>
       <c r="D23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B24" t="s">
         <v>11</v>
       </c>
       <c r="C24">
         <v>3</v>
       </c>
       <c r="D24" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25">
         <v>5</v>
       </c>
       <c r="D25" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>47</v>
+      </c>
+      <c r="B27" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>