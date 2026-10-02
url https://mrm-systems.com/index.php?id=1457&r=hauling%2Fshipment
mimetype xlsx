--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -56,141 +56,141 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7061-69617</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>Rosalie Manlapaz</t>
   </si>
   <si>
     <t>K7061-69263</t>
   </si>
   <si>
-    <t xml:space="preserve">Jerome Santos </t>
+    <t>Jerome Santos</t>
   </si>
   <si>
     <t>K7125-66451</t>
   </si>
   <si>
-    <t xml:space="preserve">Jormel Tolentino </t>
+    <t>Jormel Tolentino</t>
   </si>
   <si>
     <t>K7073-68266</t>
   </si>
   <si>
     <t>Ma. Trishia Navarro</t>
   </si>
   <si>
     <t>K7123-70050</t>
   </si>
   <si>
     <t>Emma V. Maglalang</t>
   </si>
   <si>
     <t>K7063-65062</t>
   </si>
   <si>
     <t>LOURDES A.GUINTO</t>
   </si>
   <si>
     <t>K7121-69761</t>
   </si>
   <si>
     <t>Evangeline Naguit</t>
   </si>
   <si>
     <t>K7129-71198</t>
   </si>
   <si>
     <t>MICHELLE NOPRADA HERES</t>
   </si>
   <si>
     <t>K7127-68084</t>
   </si>
   <si>
-    <t xml:space="preserve">CAROLINA R, BATRINA </t>
+    <t>CAROLINA R, BATRINA</t>
   </si>
   <si>
     <t>K7127-68113</t>
   </si>
   <si>
     <t>K7121-71020</t>
   </si>
   <si>
     <t>Shehada I Idris</t>
   </si>
   <si>
     <t>K7124-71326</t>
   </si>
   <si>
     <t>Evelyn Dela Cruz</t>
   </si>
   <si>
     <t>K7135-71547</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>Ruth G. Carreon</t>
   </si>
   <si>
     <t>K7121-70940</t>
   </si>
   <si>
     <t>MACABEBE PAMPANGA</t>
   </si>
   <si>
     <t>Gloria S Yumul</t>
   </si>
   <si>
     <t>K7058-70728</t>
   </si>
   <si>
     <t>MASANTOL PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Altian  hilary   cunanan</t>
+    <t>Altian  hilary   cunanan</t>
   </si>
   <si>
     <t>K7121-71531</t>
   </si>
   <si>
-    <t xml:space="preserve">Edgardo Sunga </t>
+    <t>Edgardo Sunga</t>
   </si>
   <si>
     <t>K5002-75287</t>
   </si>
   <si>
     <t>HAZEL JOY GADDI VIRAY</t>
   </si>
   <si>
     <t>K7125-75727</t>
   </si>
   <si>
     <t>APOLONIO ANICIETE</t>
   </si>
   <si>
     <t>K7017-64832</t>
   </si>
   <si>
     <t>MINALIN PAMPANGA</t>
   </si>
   <si>
     <t>RODEL MANDAP</t>
   </si>
   <si>
     <t>K7135-67821</t>
   </si>