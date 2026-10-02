--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -107,51 +107,51 @@
   <si>
     <t>K7129-71761</t>
   </si>
   <si>
     <t>K7061-71694</t>
   </si>
   <si>
     <t>Benito Asparela</t>
   </si>
   <si>
     <t>K7135-64317</t>
   </si>
   <si>
     <t>AMULUNG CAGAYAN</t>
   </si>
   <si>
     <t>Frederick  B Arzadon</t>
   </si>
   <si>
     <t>K7016-67130</t>
   </si>
   <si>
     <t>BALLESTEROS CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">PRINCESS KYLA YUTRAGO </t>
+    <t>PRINCESS KYLA YUTRAGO</t>
   </si>
   <si>
     <t>K5004-69698</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
   <si>
     <t>THELMA MALLO MADELLA</t>
   </si>
   <si>
     <t>K7061-71426</t>
   </si>
   <si>
     <t>LAL-LO CAGAYAN</t>
   </si>
   <si>
     <t>Rosie Magudayao</t>
   </si>
   <si>
     <t>K7129-70226</t>
   </si>
   <si>
     <t>LEONIA ALUPANI</t>
   </si>
@@ -185,51 +185,51 @@
   <si>
     <t>MADELYN SALUTA</t>
   </si>
   <si>
     <t>K7105-61811</t>
   </si>
   <si>
     <t>SANCHEZ-MIRA CAGAYAN</t>
   </si>
   <si>
     <t>RZAL AGURILLA</t>
   </si>
   <si>
     <t>K7126-68047</t>
   </si>
   <si>
     <t>Laida Quilates</t>
   </si>
   <si>
     <t>K5003-68187</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JACINTO  LACAMBRA </t>
+    <t>JACINTO  LACAMBRA</t>
   </si>
   <si>
     <t>K7129-71505</t>
   </si>
   <si>
     <t>RICARDO F. BACCAY</t>
   </si>
   <si>
     <t>K7030-71219</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>MAMIE L DOMALANTA</t>
   </si>
   <si>
     <t>K8002-69725</t>
   </si>
   <si>
     <t>DANILO  ANTONIO</t>
   </si>
   <si>
     <t>K7011-69346</t>
   </si>
@@ -263,57 +263,57 @@
   <si>
     <t>GAMU ISABELA</t>
   </si>
   <si>
     <t>LORETO BALONG CAUILAN</t>
   </si>
   <si>
     <t>K7135-68017</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>Clarence Ventura</t>
   </si>
   <si>
     <t>K7129-78183</t>
   </si>
   <si>
     <t>NORILYN SALINAS</t>
   </si>
   <si>
     <t>K7016-69392</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHAEL ANGELO VENTURA </t>
+    <t>MICHAEL ANGELO VENTURA</t>
   </si>
   <si>
     <t>K7058-71032</t>
   </si>
   <si>
-    <t xml:space="preserve"> Teresita  r tabliago</t>
+    <t>Teresita  r tabliago</t>
   </si>
   <si>
     <t>K7123-68676</t>
   </si>
   <si>
     <t>ROWENA M. ELARDO</t>
   </si>
   <si>
     <t>K7016-66732</t>
   </si>
   <si>
     <t>ROY MATUBIS</t>
   </si>
   <si>
     <t>K7061-63847</t>
   </si>
   <si>
     <t>Beejay Aquino</t>
   </si>
   <si>
     <t>K7061-69174</t>
   </si>
   <si>
     <t>Jacar Sabiano</t>
   </si>
@@ -374,75 +374,75 @@
   <si>
     <t>K7135-66662</t>
   </si>
   <si>
     <t>Analyn Revilla / Marilyn revilla</t>
   </si>
   <si>
     <t>K7125-70198</t>
   </si>
   <si>
     <t>Arlene telan</t>
   </si>
   <si>
     <t>K7080-78458</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>Ruin stunley tanguilan</t>
   </si>
   <si>
     <t>K7125-64621</t>
   </si>
   <si>
-    <t xml:space="preserve">Denver Saludares </t>
+    <t>Denver Saludares</t>
   </si>
   <si>
     <t>K7129-71689</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>DENELIE MORA</t>
   </si>
   <si>
     <t>K7135-69900</t>
   </si>
   <si>
     <t>Raynard M Licodini</t>
   </si>
   <si>
     <t>K7058-71365</t>
   </si>
   <si>
     <t>DIADI NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rowena  reyes  echurre</t>
+    <t>Rowena  reyes  echurre</t>
   </si>
   <si>
     <t>K7026-71039</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>ELIZABETH S. OPEÑA</t>
   </si>
   <si>
     <t>K7030-69370</t>
   </si>
   <si>
     <t>DIVINA DADURAL SUYAT</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK-8018</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>