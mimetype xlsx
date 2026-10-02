--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -140,93 +140,93 @@
   <si>
     <t>K7126-69429</t>
   </si>
   <si>
     <t>LABANGAN ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Noraina Tapodoc</t>
   </si>
   <si>
     <t>K7058-69234</t>
   </si>
   <si>
     <t>MOLAVE ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Abner n  lalimos</t>
   </si>
   <si>
     <t>K7125-69071</t>
   </si>
   <si>
     <t>PAGADIAN CITY (Capital) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Shevaevon Jane Bontuyan </t>
+    <t>Shevaevon Jane Bontuyan</t>
   </si>
   <si>
     <t>K7058-68661</t>
   </si>
   <si>
-    <t xml:space="preserve">Arniel  c rondobio </t>
+    <t>Arniel  c rondobio</t>
   </si>
   <si>
     <t>K7124-69272</t>
   </si>
   <si>
     <t>ZAMBOANGA CITY ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>ROWELL T. DE RAMAS</t>
   </si>
   <si>
     <t>K7026-71599</t>
   </si>
   <si>
     <t>DON CARLOS BUKIDNON</t>
   </si>
   <si>
     <t>JENNYLYN A. LAGURA</t>
   </si>
   <si>
     <t>K7125-70643</t>
   </si>
   <si>
     <t>CITY OF MALAYBALAY (Capital) BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">Danilo T Maganding </t>
+    <t>Danilo T Maganding</t>
   </si>
   <si>
     <t>K7121-77663</t>
   </si>
   <si>
     <t>PANGANTUCAN BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">Joan Montealto </t>
+    <t>Joan Montealto</t>
   </si>
   <si>
     <t>K7121-69176</t>
   </si>
   <si>
     <t>SAN FERNANDO BUKIDNON</t>
   </si>
   <si>
     <t>Jovylyn Millan Sajol</t>
   </si>
   <si>
     <t>K7126-70902</t>
   </si>
   <si>
     <t>CITY OF VALENCIA BUKIDNON</t>
   </si>
   <si>
     <t>Monica Sumalinog</t>
   </si>
   <si>
     <t>K7030-70925</t>
   </si>
   <si>
     <t>BACOLOD LANAO DEL NORTE</t>
   </si>
@@ -248,87 +248,87 @@
   <si>
     <t>BAROY LANAO DEL NORTE</t>
   </si>
   <si>
     <t>ESTRELLA M CENEZA</t>
   </si>
   <si>
     <t>K7123-71509</t>
   </si>
   <si>
     <t>ILIGAN CITY LANAO DEL NORTE</t>
   </si>
   <si>
     <t>JONAIDA LAO CAMAMA</t>
   </si>
   <si>
     <t>K7030-69292</t>
   </si>
   <si>
     <t>MERCILYN P NUÑEZA</t>
   </si>
   <si>
     <t>K7121-71369</t>
   </si>
   <si>
-    <t xml:space="preserve">Anisha M Diamla </t>
+    <t>Anisha M Diamla</t>
   </si>
   <si>
     <t>K7124-70627</t>
   </si>
   <si>
     <t>MONIDAH M. AMPAO</t>
   </si>
   <si>
     <t>K7016-77901</t>
   </si>
   <si>
     <t>HANIFA ABDULLAH MANGCA</t>
   </si>
   <si>
     <t>K7061-69058</t>
   </si>
   <si>
     <t>Lilia Cutab</t>
   </si>
   <si>
     <t>K5002-71228</t>
   </si>
   <si>
     <t>SANDRIA GAUS MATUAN</t>
   </si>
   <si>
     <t>K7129-77410</t>
   </si>
   <si>
     <t>TATANDI S. BONSALAGAN</t>
   </si>
   <si>
     <t>K7058-69500</t>
   </si>
   <si>
-    <t xml:space="preserve"> Analiza  ringia</t>
+    <t>Analiza  ringia</t>
   </si>
   <si>
     <t>K7011-71621</t>
   </si>
   <si>
     <t>KAPATAGAN LANAO DEL NORTE</t>
   </si>
   <si>
     <t>HAMEL P. SABARAT</t>
   </si>
   <si>
     <t>K7124-70844</t>
   </si>
   <si>
     <t>DANTE PORMENTO</t>
   </si>
   <si>
     <t>K7068-65043</t>
   </si>
   <si>
     <t>SULTAN NAGA DIMAPORO (KAROMATAN) LANAO DEL NORTE</t>
   </si>
   <si>
     <t>Aziza Dimaamppao Muslimin</t>
   </si>
@@ -494,87 +494,87 @@
   <si>
     <t>ROLLY CAGADAS</t>
   </si>
   <si>
     <t>K7011-70668</t>
   </si>
   <si>
     <t>GINGOOG CITY MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>JAY ARE ABAO</t>
   </si>
   <si>
     <t>K7011-70789</t>
   </si>
   <si>
     <t>MERALDIME B. SESALDO</t>
   </si>
   <si>
     <t>K7125-69087</t>
   </si>
   <si>
     <t>INITAO MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Antonie Loyola </t>
+    <t>Antonie Loyola</t>
   </si>
   <si>
     <t>K7126-70684</t>
   </si>
   <si>
     <t>JASAAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>Antonio Naingue</t>
   </si>
   <si>
     <t>K7123-71644</t>
   </si>
   <si>
     <t>KINOGUITAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>FLORA MAE B. QUIPANES</t>
   </si>
   <si>
     <t>K7026-70679</t>
   </si>
   <si>
     <t>MAGSAYSAY (LINUGOS) MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>ALILY MORGADO DELOSO</t>
   </si>
   <si>
     <t>K7135-70058</t>
   </si>
   <si>
     <t>OPOL MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Racma Jalaran </t>
+    <t>Racma Jalaran</t>
   </si>
   <si>
     <t>K7030-69261</t>
   </si>
   <si>
     <t>TALISAYAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>ERLINDA LLAGAS</t>
   </si>
   <si>
     <t>K5002-71252</t>
   </si>
   <si>
     <t>SUBAIRA K. MANSEGUIAO</t>
   </si>
   <si>
     <t>K7123-71283</t>
   </si>
   <si>
     <t>MARANTAO LANAO DEL SUR</t>
   </si>
   <si>
     <t>ABDULRAHMAN RADIA</t>
   </si>
@@ -590,177 +590,177 @@
   <si>
     <t>K7123-69681</t>
   </si>
   <si>
     <t>TARAKA LANAO DEL SUR</t>
   </si>
   <si>
     <t>ASMIN B DIMACUNA</t>
   </si>
   <si>
     <t>K7026-71296</t>
   </si>
   <si>
     <t>WAO LANAO DEL SUR</t>
   </si>
   <si>
     <t>ROMEO DANLOG</t>
   </si>
   <si>
     <t>K7058-69278</t>
   </si>
   <si>
     <t>BUENA15TA AGUSAN DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Hwelen agan </t>
+    <t>Hwelen agan</t>
   </si>
   <si>
     <t>K7011-70970</t>
   </si>
   <si>
     <t>ELVERA T. GALOLA</t>
   </si>
   <si>
     <t>K7123-77750</t>
   </si>
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>rosemarie intano</t>
   </si>
   <si>
     <t>K7135-69329</t>
   </si>
   <si>
     <t>GENALYN O, TAMBIGA</t>
   </si>
   <si>
     <t>K5003-69357</t>
   </si>
   <si>
     <t>Lorie P Godinez</t>
   </si>
   <si>
     <t>K7058-69543</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rachel   moreno</t>
+    <t>Rachel   moreno</t>
   </si>
   <si>
     <t>K7026-71449</t>
   </si>
   <si>
     <t>Fredeswinda f. Raper</t>
   </si>
   <si>
     <t>K7135-71345</t>
   </si>
   <si>
     <t>Thelma P. Lobedero</t>
   </si>
   <si>
     <t>K7016-69960</t>
   </si>
   <si>
-    <t xml:space="preserve">GODOFREDO PERELLO </t>
+    <t>GODOFREDO PERELLO</t>
   </si>
   <si>
     <t>K8002-71420</t>
   </si>
   <si>
     <t>CITY OF CABADBARAN AGUSAN DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">FLOREFE D JAVIER </t>
+    <t>FLOREFE D JAVIER</t>
   </si>
   <si>
     <t>K7129-70830</t>
   </si>
   <si>
     <t>NASIPIT AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>JOBELLE COTAS</t>
   </si>
   <si>
     <t>K7016-71422</t>
   </si>
   <si>
     <t>BUNAWAN AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">RODELYN DELA CRUZ </t>
+    <t>RODELYN DELA CRUZ</t>
   </si>
   <si>
     <t>K7121-78326</t>
   </si>
   <si>
     <t>PROSPERIDAD (Capital) AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>Renato Cabusas Or Luciana Cabusas</t>
   </si>
   <si>
     <t>K7016-69568</t>
   </si>
   <si>
     <t>ROSARIO AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>MARY JOY SUBLA</t>
   </si>
   <si>
     <t>K7016-69570</t>
   </si>
   <si>
     <t>GIRLIE PAU - AS</t>
   </si>
   <si>
     <t>K7124-70805</t>
   </si>
   <si>
     <t>MICHELLE B. DAYANAN</t>
   </si>
   <si>
     <t>K7126-69544</t>
   </si>
   <si>
     <t>SAN FRANCISCO AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>Lolita V Tayab</t>
   </si>
   <si>
     <t>K7125-69077</t>
   </si>
   <si>
     <t>SANTA JOSEFA AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Linda F Lapidez </t>
+    <t>Linda F Lapidez</t>
   </si>
   <si>
     <t>K8002-71161</t>
   </si>
   <si>
     <t>ALEGRIA SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>LORENA NATAD</t>
   </si>
   <si>
     <t>K7030-71456</t>
   </si>
   <si>
     <t>GIGAQUIT SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>CORSINO L ASUMEN JR</t>
   </si>
   <si>
     <t>K7011-71075</t>
   </si>
   <si>
     <t>PILAR SURIGAO DEL NORTE</t>
   </si>