--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -74,51 +74,51 @@
   <si>
     <t>VINCENT JADAN</t>
   </si>
   <si>
     <t>K7061-71367</t>
   </si>
   <si>
     <t>ELISABETH ALVAREZ</t>
   </si>
   <si>
     <t>K7133-68519</t>
   </si>
   <si>
     <t>NEW CORELLA DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Maribel pana</t>
   </si>
   <si>
     <t>K7058-71630</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Cherry  mae  gonong</t>
+    <t>Cherry  mae  gonong</t>
   </si>
   <si>
     <t>K7124-71405</t>
   </si>
   <si>
     <t>KARHYNE BASCON</t>
   </si>
   <si>
     <t>K7016-70866</t>
   </si>
   <si>
     <t>ISLAND GARDEN CITY OF SAMAL DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>DINDO ABAJERO</t>
   </si>
   <si>
     <t>K7121-69428</t>
   </si>
   <si>
     <t>SANTO TOMAS DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Edgardo B Carbonel</t>
   </si>
@@ -173,126 +173,126 @@
   <si>
     <t>ASLEA USMAN</t>
   </si>
   <si>
     <t>K7129-71320</t>
   </si>
   <si>
     <t>RENATO M. DAGAME</t>
   </si>
   <si>
     <t>K7016-69266</t>
   </si>
   <si>
     <t>CARMILA ABREMATEA</t>
   </si>
   <si>
     <t>K7061-71180</t>
   </si>
   <si>
     <t>Jeovelyne Alinog</t>
   </si>
   <si>
     <t>K7124-70919</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mariza a  gataber</t>
+    <t>Mariza a  gataber</t>
   </si>
   <si>
     <t>K5002-71275</t>
   </si>
   <si>
     <t>MELLAFLOR DARINDINGON</t>
   </si>
   <si>
     <t>K7030-69640</t>
   </si>
   <si>
     <t>MAI SARAH MALAMUG</t>
   </si>
   <si>
     <t>K7026-71631</t>
   </si>
   <si>
     <t>PABLO URSABIA</t>
   </si>
   <si>
     <t>K7063-77976</t>
   </si>
   <si>
     <t>GINALYN I DALORA</t>
   </si>
   <si>
     <t>K7030-77151</t>
   </si>
   <si>
     <t>Lorna Arizola</t>
   </si>
   <si>
     <t>K7080-77245</t>
   </si>
   <si>
-    <t xml:space="preserve">SITTIE CABUGATAN NASSER </t>
+    <t>SITTIE CABUGATAN NASSER</t>
   </si>
   <si>
     <t>K7123-70608</t>
   </si>
   <si>
     <t>NAZERA IBRAHIM</t>
   </si>
   <si>
     <t>K7129-71156</t>
   </si>
   <si>
     <t>MYRNA P. BELTRAN</t>
   </si>
   <si>
     <t>K6002-70881</t>
   </si>
   <si>
     <t>NENITA A. DACUYCUY</t>
   </si>
   <si>
     <t>K7124-71157</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
   <si>
     <t>SHEILA R. CASTIL</t>
   </si>
   <si>
     <t>K7061-69594</t>
   </si>
   <si>
     <t>Jussi Paracuelles</t>
   </si>
   <si>
     <t>K7123-69526</t>
   </si>
   <si>
-    <t xml:space="preserve">ISIDRALYN B. SARMIENTO </t>
+    <t>ISIDRALYN B. SARMIENTO</t>
   </si>
   <si>
     <t>K7129-69251</t>
   </si>
   <si>
     <t>HAGONOY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>JULIA D. EBASAN</t>
   </si>
   <si>
     <t>K7126-71670</t>
   </si>
   <si>
     <t>KIBLAWAN DAVAO DEL SUR</t>
   </si>
   <si>
     <t>Bienvenida G Nonol</t>
   </si>
   <si>
     <t>K7124-69495</t>
   </si>
   <si>
     <t>SANTA CRUZ DAVAO DEL SUR</t>
   </si>
@@ -377,66 +377,66 @@
   <si>
     <t>CARMEN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>MANAP PEDTOBO</t>
   </si>
   <si>
     <t>K7133-70208</t>
   </si>
   <si>
     <t>Moner montera omba</t>
   </si>
   <si>
     <t>K7061-66602</t>
   </si>
   <si>
     <t>KABACAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Josephine Lu</t>
   </si>
   <si>
     <t>K7121-68662</t>
   </si>
   <si>
-    <t xml:space="preserve">Zulhaida U Mamingguila </t>
+    <t>Zulhaida U Mamingguila</t>
   </si>
   <si>
     <t>K7123-69742</t>
   </si>
   <si>
     <t>ALIODING KABEMBLAN</t>
   </si>
   <si>
     <t>K7058-69503</t>
   </si>
   <si>
     <t>MAGPET COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">  Gemna mission</t>
+    <t>Gemna mission</t>
   </si>
   <si>
     <t>K7135-70766</t>
   </si>
   <si>
     <t>MATALAM COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Aisa M. Sangeban</t>
   </si>
   <si>
     <t>K7073-71460</t>
   </si>
   <si>
     <t>MIDSAYAP COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>ZAINAL G. MANGADTA</t>
   </si>
   <si>
     <t>K7129-70673</t>
   </si>
   <si>
     <t>ERICA PABLO ANTOLO</t>
   </si>
@@ -476,123 +476,123 @@
   <si>
     <t>K7129-70787</t>
   </si>
   <si>
     <t>PIGKAWAYAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>SHERRY ANN V. LAZALITA</t>
   </si>
   <si>
     <t>K7016-69537</t>
   </si>
   <si>
     <t>ANTIPAS COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>MARK LOWELL CANDUNGON</t>
   </si>
   <si>
     <t>K7127-68926</t>
   </si>
   <si>
     <t>ARAKAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">RUEL B, HAPITAN </t>
+    <t>RUEL B, HAPITAN</t>
   </si>
   <si>
     <t>K7126-71476</t>
   </si>
   <si>
     <t>Love Lee Baladiang</t>
   </si>
   <si>
     <t>K7126-69372</t>
   </si>
   <si>
     <t>LUTAYAN SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Gilda G Alon</t>
   </si>
   <si>
     <t>K7133-78264</t>
   </si>
   <si>
     <t>COTABATO CITY COTABATO CITY</t>
   </si>
   <si>
     <t>Irene gandawali guiamal</t>
   </si>
   <si>
     <t>K8002-69956</t>
   </si>
   <si>
     <t>TING M, RAGUIAM</t>
   </si>
   <si>
     <t>K7124-70671</t>
   </si>
   <si>
     <t>MINDA ANTILINO</t>
   </si>
   <si>
     <t>K7061-69196</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDAL ODIN </t>
+    <t>ANDAL ODIN</t>
   </si>
   <si>
     <t>K7124-70878</t>
   </si>
   <si>
     <t>NORAINA MALIGA</t>
   </si>
   <si>
     <t>K5002-78015</t>
   </si>
   <si>
-    <t xml:space="preserve">BAI SHERLYNE UKO </t>
+    <t>BAI SHERLYNE UKO</t>
   </si>
   <si>
     <t>K7121-66611</t>
   </si>
   <si>
     <t>PAMELA JOY ORONG PUYOS</t>
   </si>
   <si>
     <t>K7068-65110</t>
   </si>
   <si>
     <t>FLORDLIZAC GENO</t>
   </si>
   <si>
     <t>K7016-70990</t>
   </si>
   <si>
-    <t xml:space="preserve">ASMERAH DILANGEN </t>
+    <t>ASMERAH DILANGEN</t>
   </si>
   <si>
     <t>K7011-70827</t>
   </si>
   <si>
     <t>SARAH KUMPA</t>
   </si>
   <si>
     <t>K7124-71025</t>
   </si>
   <si>
     <t>YASSER OMAR USOP</t>
   </si>
   <si>
     <t>K7123-71607</t>
   </si>
   <si>
     <t>AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>NENA S. SEPI</t>
   </si>
   <si>
     <t>K7127-70976</t>
   </si>
@@ -647,147 +647,147 @@
   <si>
     <t>NASRUDIN E. TUGAYA</t>
   </si>
   <si>
     <t>K7061-69546</t>
   </si>
   <si>
     <t>Michelle aina kailil Ali</t>
   </si>
   <si>
     <t>K7126-69426</t>
   </si>
   <si>
     <t>Johari Rafi Amer  K Salik</t>
   </si>
   <si>
     <t>K7124-69372</t>
   </si>
   <si>
     <t>TATA MENIDAL</t>
   </si>
   <si>
     <t>K7125-69187</t>
   </si>
   <si>
-    <t xml:space="preserve">Melito ubay Uga </t>
+    <t>Melito ubay Uga</t>
   </si>
   <si>
     <t>K8002-71016</t>
   </si>
   <si>
     <t>ODIN KASIM</t>
   </si>
   <si>
     <t>K7011-71006</t>
   </si>
   <si>
     <t>RENATA TU</t>
   </si>
   <si>
     <t>K7086-64203</t>
   </si>
   <si>
-    <t xml:space="preserve">JUNMAR T, MAGUINDANAO </t>
+    <t>JUNMAR T, MAGUINDANAO</t>
   </si>
   <si>
     <t>K7133-68038</t>
   </si>
   <si>
     <t>SHARIFF AGUAK (MAGANOY) (Capital) MAGUINDANAO</t>
   </si>
   <si>
     <t>Joheriya guia mamalangkas</t>
   </si>
   <si>
     <t>K7126-70928</t>
   </si>
   <si>
     <t>Farha Angeles</t>
   </si>
   <si>
     <t>K7073-69509</t>
   </si>
   <si>
     <t>SAIDA G. HASAN</t>
   </si>
   <si>
     <t>K7058-71393</t>
   </si>
   <si>
     <t>PAGALUNGAN MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve"> Anita  mohamad</t>
+    <t>Anita  mohamad</t>
   </si>
   <si>
     <t>K7124-69477</t>
   </si>
   <si>
     <t>MANELYN MAKALAMPAT LANSAO</t>
   </si>
   <si>
     <t>K7073-71486</t>
   </si>
   <si>
     <t>PARANG MAGUINDANAO</t>
   </si>
   <si>
     <t>Anwarodin B-Guro</t>
   </si>
   <si>
     <t>K5004-78052</t>
   </si>
   <si>
-    <t xml:space="preserve">NORMILYN D. LIMBA </t>
+    <t>NORMILYN D. LIMBA</t>
   </si>
   <si>
     <t>K7061-69514</t>
   </si>
   <si>
     <t>SULTAN KUDARAT (NULING) MAGUINDANAO</t>
   </si>
   <si>
     <t>Sabai Akmad</t>
   </si>
   <si>
     <t>K7073-77959</t>
   </si>
   <si>
     <t>HADJI NOR ENOG. MANGATONG</t>
   </si>
   <si>
     <t>K7133-70049</t>
   </si>
   <si>
     <t>Bambie m. Ali</t>
   </si>
   <si>
     <t>K7125-69916</t>
   </si>
   <si>
-    <t xml:space="preserve">Jomar Usman Gaya </t>
+    <t>Jomar Usman Gaya</t>
   </si>
   <si>
     <t>K7124-69513</t>
   </si>
   <si>
     <t>SAGUIRA DIMANALAO</t>
   </si>
   <si>
     <t>K7026-77507</t>
   </si>
   <si>
     <t>UPI MAGUINDANAO</t>
   </si>
   <si>
     <t>JOVELYN EMBIS  DRUMMOND</t>
   </si>
   <si>
     <t>K7121-68780</t>
   </si>
   <si>
     <t>TALAYAN MAGUINDANAO</t>
   </si>
   <si>
     <t>Kumbai Sema Midtimbang</t>
   </si>
@@ -845,51 +845,51 @@
   <si>
     <t>K7026-71646</t>
   </si>
   <si>
     <t>RAJAH BUAYAN MAGUINDANAO</t>
   </si>
   <si>
     <t>ABDULHAMID MONIB</t>
   </si>
   <si>
     <t>K7121-70444</t>
   </si>
   <si>
     <t>DATU HOFFER AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>NORHASIM UPAM</t>
   </si>
   <si>
     <t>K7127-70791</t>
   </si>
   <si>
     <t>DATU SALIBO MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">MUSLIMIN M, TAMANO </t>
+    <t>MUSLIMIN M, TAMANO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cbs7503</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Felix rabor 09308849916</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t xml:space="preserve">Eric rendora </t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>