--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -80,69 +80,69 @@
   <si>
     <t>KALIBO (Capital) AKLAN</t>
   </si>
   <si>
     <t>EUGENE FRESCO</t>
   </si>
   <si>
     <t>K7126-70667</t>
   </si>
   <si>
     <t>Aaron Sabino</t>
   </si>
   <si>
     <t>K7126-70670</t>
   </si>
   <si>
     <t>Achilles Esto lll</t>
   </si>
   <si>
     <t>K7058-68969</t>
   </si>
   <si>
     <t>MAKATO AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maximo  cipriano jr </t>
+    <t>Maximo  cipriano jr</t>
   </si>
   <si>
     <t>K6002-71536</t>
   </si>
   <si>
     <t>MALINAO AKLAN</t>
   </si>
   <si>
     <t>MARILOU. R. JAWEL</t>
   </si>
   <si>
     <t>K7125-70248</t>
   </si>
   <si>
     <t>NUMANCIA AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Precolo Iguban </t>
+    <t>Precolo Iguban</t>
   </si>
   <si>
     <t>K7126-69326</t>
   </si>
   <si>
     <t>BUGASONG ANTIQUE</t>
   </si>
   <si>
     <t>Rosana P Timario</t>
   </si>
   <si>
     <t>K7124-70904</t>
   </si>
   <si>
     <t>CULASI ANTIQUE</t>
   </si>
   <si>
     <t>FELIZA FILLALAN PROGOSO</t>
   </si>
   <si>
     <t>K7124-70969</t>
   </si>
   <si>
     <t>PANDAN ANTIQUE</t>
   </si>
@@ -152,84 +152,84 @@
   <si>
     <t>K5001-71556</t>
   </si>
   <si>
     <t>SAN JOSE (Capital) ANTIQUE</t>
   </si>
   <si>
     <t>Clarisa D Castro</t>
   </si>
   <si>
     <t>K7123-71624</t>
   </si>
   <si>
     <t>SIBALOM ANTIQUE</t>
   </si>
   <si>
     <t>GEMMA A. RONTALE</t>
   </si>
   <si>
     <t>K7074-64179</t>
   </si>
   <si>
     <t>TIBIAO ANTIQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">Bonifacio Pagsuguiron </t>
+    <t>Bonifacio Pagsuguiron</t>
   </si>
   <si>
     <t>K5002-69579</t>
   </si>
   <si>
     <t>CUARTERO CAPIZ</t>
   </si>
   <si>
     <t>REGINA M. DELA CRUZ</t>
   </si>
   <si>
     <t>K5002-71532</t>
   </si>
   <si>
     <t>JUVY ROLDAN</t>
   </si>
   <si>
     <t>K5004-68692</t>
   </si>
   <si>
     <t>DAO CAPIZ</t>
   </si>
   <si>
     <t>CATHERINE MAYO</t>
   </si>
   <si>
     <t>K7127-71103</t>
   </si>
   <si>
     <t>DUMALAG CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve"> Pacita   condino</t>
+    <t>Pacita   condino</t>
   </si>
   <si>
     <t>K5002-77548</t>
   </si>
   <si>
     <t>DUMARAO CAPIZ</t>
   </si>
   <si>
     <t>LANDRICO HIÑOLA</t>
   </si>
   <si>
     <t>K8002-70021</t>
   </si>
   <si>
     <t>MAMBUSAO CAPIZ</t>
   </si>
   <si>
     <t>JOEBERT LOJA</t>
   </si>
   <si>
     <t>K7105-61842</t>
   </si>
   <si>
     <t>PANITAN CAPIZ</t>
   </si>
@@ -248,78 +248,78 @@
   <si>
     <t>PILAR CAPIZ</t>
   </si>
   <si>
     <t>ARDEN B. BENIGLA</t>
   </si>
   <si>
     <t>K7061-71138</t>
   </si>
   <si>
     <t>Nelson Alayon</t>
   </si>
   <si>
     <t>K5001-69478</t>
   </si>
   <si>
     <t>ROXAS CITY (Capital) CAPIZ</t>
   </si>
   <si>
     <t>Celedonio deapio galapin jr.</t>
   </si>
   <si>
     <t>K7016-71151</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSENETTE EUSEBIO </t>
+    <t>JOSENETTE EUSEBIO</t>
   </si>
   <si>
     <t>K7026-71490</t>
   </si>
   <si>
     <t>MARVIN MALABANAN</t>
   </si>
   <si>
     <t>K7061-70685</t>
   </si>
   <si>
     <t>Mary Ann Farinas</t>
   </si>
   <si>
     <t>K7061-71714</t>
   </si>
   <si>
     <t>Sharlou Dorde</t>
   </si>
   <si>
     <t>K7133-68799</t>
   </si>
   <si>
     <t>TAPAZ CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">Merly f.cagay </t>
+    <t>Merly f.cagay</t>
   </si>
   <si>
     <t>K7126-70754</t>
   </si>
   <si>
     <t>Kimberlyn Gardose/Ruben Gardose</t>
   </si>
   <si>
     <t>K7061-70753</t>
   </si>
   <si>
     <t>AJUY ILOILO</t>
   </si>
   <si>
     <t>Alvenia Dellomos</t>
   </si>
   <si>
     <t>K7124-71507</t>
   </si>
   <si>
     <t>RITCHEL JOY DIALING</t>
   </si>
   <si>
     <t>K7121-71155</t>
   </si>
@@ -329,75 +329,75 @@
   <si>
     <t>Martin Andea</t>
   </si>
   <si>
     <t>K7016-69687</t>
   </si>
   <si>
     <t>ANILAO ILOILO</t>
   </si>
   <si>
     <t>LANIE SEVILLA</t>
   </si>
   <si>
     <t>K8002-68962</t>
   </si>
   <si>
     <t>BANATE ILOILO</t>
   </si>
   <si>
     <t>BERNIE DELA CRUZ</t>
   </si>
   <si>
     <t>K7127-69836</t>
   </si>
   <si>
-    <t xml:space="preserve">NELLY PALENCIA </t>
+    <t>NELLY PALENCIA</t>
   </si>
   <si>
     <t>K6002-71589</t>
   </si>
   <si>
     <t>BAROTAC NUEVO ILOILO</t>
   </si>
   <si>
     <t>MERCEFITA D. BAYANBAN</t>
   </si>
   <si>
     <t>K7011-71517</t>
   </si>
   <si>
     <t>DINGLE ILOILO</t>
   </si>
   <si>
     <t>MABELLE D. URETA</t>
   </si>
   <si>
     <t>K7061-68465</t>
   </si>
   <si>
-    <t xml:space="preserve">CITADEL GUANGA </t>
+    <t>CITADEL GUANGA</t>
   </si>
   <si>
     <t>K7061-71674</t>
   </si>
   <si>
     <t>DUMANGAS ILOILO</t>
   </si>
   <si>
     <t>ANN DE ASIS</t>
   </si>
   <si>
     <t>K5004-71295</t>
   </si>
   <si>
     <t>ILOILO CITY (Capital) ILOILO</t>
   </si>
   <si>
     <t>CARMELITA PARA-ON</t>
   </si>
   <si>
     <t>K7058-70644</t>
   </si>
   <si>
     <t>Jan  beverly  suelan  buncag</t>
   </si>
@@ -413,51 +413,51 @@
   <si>
     <t>NANETTE M. GEPILGA</t>
   </si>
   <si>
     <t>K7030-69322</t>
   </si>
   <si>
     <t>RHODA G BERNABE</t>
   </si>
   <si>
     <t>K7127-69832</t>
   </si>
   <si>
     <t>CATHERINE JOY G, ETINO</t>
   </si>
   <si>
     <t>K7030-69328</t>
   </si>
   <si>
     <t>MARSHA TALAMERA</t>
   </si>
   <si>
     <t>K7133-75990</t>
   </si>
   <si>
-    <t xml:space="preserve">Mark Anthony magalona </t>
+    <t>Mark Anthony magalona</t>
   </si>
   <si>
     <t>K7030-78236</t>
   </si>
   <si>
     <t>ROGER Y JARDELEZA</t>
   </si>
   <si>
     <t>K7124-71152</t>
   </si>
   <si>
     <t>LEGANES ILOILO</t>
   </si>
   <si>
     <t>FEDERICO UMADHAY</t>
   </si>
   <si>
     <t>K7073-70876</t>
   </si>
   <si>
     <t>vilma G.Porras</t>
   </si>
   <si>
     <t>K7133-77002</t>
   </si>
@@ -503,84 +503,84 @@
   <si>
     <t>CYLEEN MAGDASAL</t>
   </si>
   <si>
     <t>K7127-68796</t>
   </si>
   <si>
     <t>PAVIA ILOILO</t>
   </si>
   <si>
     <t>MARK GALINDO</t>
   </si>
   <si>
     <t>K7020-78251</t>
   </si>
   <si>
     <t>MAR S AGRIAM</t>
   </si>
   <si>
     <t>K7125-68660</t>
   </si>
   <si>
     <t>POTOTAN ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">Janet provido </t>
+    <t>Janet provido</t>
   </si>
   <si>
     <t>K7093-64002</t>
   </si>
   <si>
     <t>SAN ENRIQUE ILOILO</t>
   </si>
   <si>
     <t>JAYLYN DELOS REYES</t>
   </si>
   <si>
     <t>K7127-69660</t>
   </si>
   <si>
     <t>ANA LIZA B, ACOLLADOR</t>
   </si>
   <si>
     <t>K7061-70903</t>
   </si>
   <si>
     <t>Mary Ann Cadalzo</t>
   </si>
   <si>
     <t>K7061-69316</t>
   </si>
   <si>
     <t>K7016-71091</t>
   </si>
   <si>
     <t>SAN JOAQUIN ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">FELICITAS SERRANO </t>
+    <t>FELICITAS SERRANO</t>
   </si>
   <si>
     <t>K8002-70016</t>
   </si>
   <si>
     <t>SAN MIGUEL ILOILO</t>
   </si>
   <si>
     <t>DANDE P SINCO</t>
   </si>
   <si>
     <t>K7026-68712</t>
   </si>
   <si>
     <t>SAN RAFAEL ILOILO</t>
   </si>
   <si>
     <t>RHENE PAUTAN</t>
   </si>
   <si>
     <t>K7123-69758</t>
   </si>
   <si>
     <t>SANTA BARBARA ILOILO</t>
   </si>
@@ -602,51 +602,51 @@
   <si>
     <t>K7061-69468</t>
   </si>
   <si>
     <t>BACOLOD CITY (Capital) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Ian Go</t>
   </si>
   <si>
     <t>K7124-69521</t>
   </si>
   <si>
     <t>GIRLIE ARTAJO</t>
   </si>
   <si>
     <t>K7058-69104</t>
   </si>
   <si>
     <t>Ronalyn  pedrosa</t>
   </si>
   <si>
     <t>K7058-69551</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marynolyn  V Gayo</t>
+    <t>Marynolyn  V Gayo</t>
   </si>
   <si>
     <t>K7030-70952</t>
   </si>
   <si>
     <t>ROMA MARIE DOCILIDAD</t>
   </si>
   <si>
     <t>K7030-69258</t>
   </si>
   <si>
     <t>MA FAMELA GEONANGA</t>
   </si>
   <si>
     <t>K7016-71118</t>
   </si>
   <si>
     <t>CARYL S ESCOBAR</t>
   </si>
   <si>
     <t>K7127-71086</t>
   </si>
   <si>
     <t>ANDREA BITOLINAMISA</t>
   </si>
@@ -656,120 +656,120 @@
   <si>
     <t>BAGO CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>TERESITA CORDOVA</t>
   </si>
   <si>
     <t>K7030-69895</t>
   </si>
   <si>
     <t>LARRY DORMIDO</t>
   </si>
   <si>
     <t>K5004-69670</t>
   </si>
   <si>
     <t>CAUAYAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>NELLY C CABITEN</t>
   </si>
   <si>
     <t>K7061-69303</t>
   </si>
   <si>
-    <t xml:space="preserve">Baddie Donceras </t>
+    <t>Baddie Donceras</t>
   </si>
   <si>
     <t>K7011-70683</t>
   </si>
   <si>
     <t>ENRIQUE B. MAGALONA (SARAVIA) NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">MARK BARLUADO </t>
+    <t>MARK BARLUADO</t>
   </si>
   <si>
     <t>K7126-69531</t>
   </si>
   <si>
     <t>Josie Pendon</t>
   </si>
   <si>
     <t>K8002-70812</t>
   </si>
   <si>
     <t>EPIFANIO BENDOL JR</t>
   </si>
   <si>
     <t>K7123-69349</t>
   </si>
   <si>
     <t>CITY OF ESCALANTE NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">EUGENIO P. MAGALASIN/VIRGINA MAGALASIN </t>
+    <t>EUGENIO P. MAGALASIN/VIRGINA MAGALASIN</t>
   </si>
   <si>
     <t>K7123-69353</t>
   </si>
   <si>
     <t>ROLINA R. EJUSA</t>
   </si>
   <si>
     <t>K7135-69376</t>
   </si>
   <si>
     <t>CITY OF HIMAMAYLAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Lydia O. Garilao</t>
   </si>
   <si>
     <t>K6002-71001</t>
   </si>
   <si>
     <t>ROSALIA ESTILLOSO GALAUNA</t>
   </si>
   <si>
     <t>K7058-71664</t>
   </si>
   <si>
     <t>ISABELA NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nilo sevilla</t>
+    <t>Nilo sevilla</t>
   </si>
   <si>
     <t>K7124-69532</t>
   </si>
   <si>
     <t>CITY OF KABANKALAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">JAEN ROSE I AGUILAR </t>
+    <t>JAEN ROSE I AGUILAR</t>
   </si>
   <si>
     <t>K5005-77234</t>
   </si>
   <si>
     <t>DR RODOLFO BLANCIA JR</t>
   </si>
   <si>
     <t>K7011-71342</t>
   </si>
   <si>
     <t>HYDDIE C. DELENILA</t>
   </si>
   <si>
     <t>K7061-71144</t>
   </si>
   <si>
     <t>LA CARLOTA CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Gerson Tandoc</t>
   </si>
   <si>
     <t>K7011-69604</t>
   </si>
@@ -821,66 +821,66 @@
   <si>
     <t>K5002-69553</t>
   </si>
   <si>
     <t>CITY OF VICTORIAS NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>VERONICA GULIPATAN</t>
   </si>
   <si>
     <t>K7126-71060</t>
   </si>
   <si>
     <t>SALVADOR BENEDICTO NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Dorelyn Pelayo Bacordo</t>
   </si>
   <si>
     <t>K7026-70467</t>
   </si>
   <si>
     <t>JORDAN (Capital) GUIMARAS</t>
   </si>
   <si>
-    <t xml:space="preserve">JONEL SACE </t>
+    <t>JONEL SACE</t>
   </si>
   <si>
     <t>K5005-66827</t>
   </si>
   <si>
     <t>BRENELGEN JOEI SALOMA</t>
   </si>
   <si>
     <t>K7121-70750</t>
   </si>
   <si>
     <t>CITY OF BAYAWAN (TULONG) NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Vilma V Balasabas </t>
+    <t>Vilma V Balasabas</t>
   </si>
   <si>
     <t>K6002-70869</t>
   </si>
   <si>
     <t>VALENCIA (LUZURRIAGA) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>GRACELLE OR JUN FRANCO  ARNAIZ</t>
   </si>
   <si>
     <t>K5002-70560</t>
   </si>
   <si>
     <t>ZAMBOANGUITA NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>JOCEL ARNOLD</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Ccp3652</t>
   </si>