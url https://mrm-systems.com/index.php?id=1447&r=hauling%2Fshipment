--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -56,177 +56,177 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7063-66290</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
     <t>LEONARA L.MISLANG</t>
   </si>
   <si>
     <t>K7030-68759</t>
   </si>
   <si>
-    <t xml:space="preserve">KIM S ROSARIO </t>
+    <t>KIM S ROSARIO</t>
   </si>
   <si>
     <t>K7129-71450</t>
   </si>
   <si>
     <t>ELOiSA C. MAURE</t>
   </si>
   <si>
     <t>K7121-63871</t>
   </si>
   <si>
     <t>Mike M Deldio</t>
   </si>
   <si>
     <t>K7068-66375</t>
   </si>
   <si>
     <t>MJ ALDOM S. PIMENTEL</t>
   </si>
   <si>
     <t>K7030-68683</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>GEMMA MONTEMAYOR</t>
   </si>
   <si>
     <t>K7058-70123</t>
   </si>
   <si>
     <t>Josefina b fernandez</t>
   </si>
   <si>
     <t>K7123-68398</t>
   </si>
   <si>
     <t>FRANCIS M. OCLAY</t>
   </si>
   <si>
     <t>K7123-71035</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">CRIS E. GUEVARRA </t>
+    <t>CRIS E. GUEVARRA</t>
   </si>
   <si>
     <t>K7058-71603</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Trisha mae alimurong</t>
+    <t>Trisha mae alimurong</t>
   </si>
   <si>
     <t>K7123-71132</t>
   </si>
   <si>
     <t>ARTURO REYMOND DOLLENTES</t>
   </si>
   <si>
     <t>K7011-76576</t>
   </si>
   <si>
     <t>LA PAZ TARLAC</t>
   </si>
   <si>
     <t>CARMEN DAWAWA</t>
   </si>
   <si>
     <t>K7068-65868</t>
   </si>
   <si>
     <t>Mercelita R. Fernandez</t>
   </si>
   <si>
     <t>K7133-67953</t>
   </si>
   <si>
-    <t xml:space="preserve">Guillermo a. Aguilar </t>
+    <t>Guillermo a. Aguilar</t>
   </si>
   <si>
     <t>K7058-71611</t>
   </si>
   <si>
     <t>PURA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Eleanor    tungol</t>
+    <t>Eleanor    tungol</t>
   </si>
   <si>
     <t>K8002-67704</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>JEFFREY JAVIER</t>
   </si>
   <si>
     <t>K7133-67952</t>
   </si>
   <si>
     <t>Abdullah ogagang</t>
   </si>
   <si>
     <t>K5002-76951</t>
   </si>
   <si>
     <t>LAUREN CRUZ</t>
   </si>
   <si>
     <t>K7068-66935</t>
   </si>
   <si>
     <t>DOMARALIN R.MANABAT</t>
   </si>
   <si>
     <t>K7061-71334</t>
   </si>
   <si>
-    <t xml:space="preserve">Merson Astrero </t>
+    <t>Merson Astrero</t>
   </si>
   <si>
     <t>K7063-65574</t>
   </si>
   <si>
     <t>DOMINADOR S.SANCHEZ</t>
   </si>
   <si>
     <t>K7016-68410</t>
   </si>
   <si>
     <t>ANASTACIA CORLA</t>
   </si>
   <si>
     <t>K5003-68168</t>
   </si>
   <si>
     <t>Gracia corcuera</t>
   </si>
   <si>
     <t>K7063-77417</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
@@ -236,87 +236,87 @@
   <si>
     <t>K7125-75804</t>
   </si>
   <si>
     <t>JENELYN TABAO</t>
   </si>
   <si>
     <t>K7093-64983</t>
   </si>
   <si>
     <t>MELOJANE R. NEPACENA</t>
   </si>
   <si>
     <t>K7126-70026</t>
   </si>
   <si>
     <t>Virginia S Fabito</t>
   </si>
   <si>
     <t>K7020-66285</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">PAZ BALOLONG TORRES </t>
+    <t>PAZ BALOLONG TORRES</t>
   </si>
   <si>
     <t>K7074-65921</t>
   </si>
   <si>
     <t>GERRY CARDINAS CAGUIOA</t>
   </si>
   <si>
     <t>K7017-65142</t>
   </si>
   <si>
     <t>NIKKI BULATAO VELASCO</t>
   </si>
   <si>
     <t>K7058-68686</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jason  d ramoa</t>
+    <t>Jason  d ramoa</t>
   </si>
   <si>
     <t>K5005-77056</t>
   </si>
   <si>
     <t>NORDY U PARAS</t>
   </si>
   <si>
     <t>K7123-71496</t>
   </si>
   <si>
     <t>VIOLETA T. SOY</t>
   </si>
   <si>
     <t>K7058-68622</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jury  g ungson</t>
+    <t>Jury  g ungson</t>
   </si>
   <si>
     <t>K7129-77890</t>
   </si>
   <si>
     <t>MOHAMMAD KHALIL HAMZA</t>
   </si>
   <si>
     <t>K7074-66573</t>
   </si>
   <si>
     <t>Armanbo boy cayabyab</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Obet</t>
   </si>