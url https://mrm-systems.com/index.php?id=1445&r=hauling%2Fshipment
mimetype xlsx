--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -74,51 +74,51 @@
   <si>
     <t>CONCEPCION EBAO</t>
   </si>
   <si>
     <t>K7129-69162</t>
   </si>
   <si>
     <t>DIPOLOG CITY (Capital) ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>RUBENA C. CULANCULAN</t>
   </si>
   <si>
     <t>K7121-68967</t>
   </si>
   <si>
     <t>Nida E Sy</t>
   </si>
   <si>
     <t>K7135-66701</t>
   </si>
   <si>
     <t>LABASON ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Jennifer Mancao Jumaran </t>
+    <t>Jennifer Mancao Jumaran</t>
   </si>
   <si>
     <t>K7011-71381</t>
   </si>
   <si>
     <t>LILOY ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>DEXCELLJI P. TUMALE</t>
   </si>
   <si>
     <t>K7126-69154</t>
   </si>
   <si>
     <t>Mar-ie M Asmad</t>
   </si>
   <si>
     <t>K7011-69548</t>
   </si>
   <si>
     <t>POLANCO ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>JELYN B. REALISTA</t>
   </si>
@@ -227,57 +227,57 @@
   <si>
     <t>Consuelo rectin</t>
   </si>
   <si>
     <t>K7129-78100</t>
   </si>
   <si>
     <t>Alkaini A Jimlani</t>
   </si>
   <si>
     <t>K5002-78467</t>
   </si>
   <si>
     <t>NUR-IN ISAHAC SARIDDIN</t>
   </si>
   <si>
     <t>K7126-77778</t>
   </si>
   <si>
     <t>Anita B Filoteo</t>
   </si>
   <si>
     <t>K6002-78227</t>
   </si>
   <si>
-    <t xml:space="preserve">Perdausia k. Asiri </t>
+    <t>Perdausia k. Asiri</t>
   </si>
   <si>
     <t>K7058-77870</t>
   </si>
   <si>
-    <t xml:space="preserve"> Musa t sali</t>
+    <t>Musa t sali</t>
   </si>
   <si>
     <t>K7011-68401</t>
   </si>
   <si>
     <t>JAAFAR TUTI</t>
   </si>
   <si>
     <t>K6002-78225</t>
   </si>
   <si>
     <t>ARMIDZNA HARRIS JAMDANI</t>
   </si>
   <si>
     <t>K7127-78527</t>
   </si>
   <si>
     <t>ADAWIYA CESAR SUHOD</t>
   </si>
   <si>
     <t>K5003-77393</t>
   </si>
   <si>
     <t>Karuna iraje</t>
   </si>
@@ -401,84 +401,84 @@
   <si>
     <t>BASMA S. EDDING</t>
   </si>
   <si>
     <t>K7011-68442</t>
   </si>
   <si>
     <t>FAWZA. MOHAMMAD</t>
   </si>
   <si>
     <t>K7068-67215</t>
   </si>
   <si>
     <t>RAHMAN T. BADLIS.(HAFIDHA)</t>
   </si>
   <si>
     <t>K7026-70981</t>
   </si>
   <si>
     <t>AFRAH ASTIH</t>
   </si>
   <si>
     <t>K7124-71523</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jurma  pandi</t>
+    <t>Jurma  pandi</t>
   </si>
   <si>
     <t>K7020-65840</t>
   </si>
   <si>
-    <t xml:space="preserve">HABERA J TUTUAN </t>
+    <t>HABERA J TUTUAN</t>
   </si>
   <si>
     <t>K6002-71063</t>
   </si>
   <si>
     <t>ALEJANDRO V. BACLAGAN</t>
   </si>
   <si>
     <t>K7011-71036</t>
   </si>
   <si>
     <t>JASSIM KALAYAKAN</t>
   </si>
   <si>
     <t>K7124-71379</t>
   </si>
   <si>
     <t>ALICIA ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>RODRIGO G. ROJAS</t>
   </si>
   <si>
     <t>K7058-70888</t>
   </si>
   <si>
-    <t xml:space="preserve">Elena m  pelayp </t>
+    <t>Elena m  pelayp</t>
   </si>
   <si>
     <t>K7061-66777</t>
   </si>
   <si>
     <t>DIPLAHAN ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>Olivia Sipsip</t>
   </si>
   <si>
     <t>K7058-70998</t>
   </si>
   <si>
     <t>Arman  omboy</t>
   </si>
   <si>
     <t>K7124-71191</t>
   </si>
   <si>
     <t>IPIL (Capital) ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>ISABEL INOFERIO</t>
   </si>
@@ -488,51 +488,51 @@
   <si>
     <t>SAMBAS ALAMA</t>
   </si>
   <si>
     <t>K8002-71519</t>
   </si>
   <si>
     <t>KABASALAN ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>PABLITO M ALBOT</t>
   </si>
   <si>
     <t>K7061-70178</t>
   </si>
   <si>
     <t>BASILAN CITY OF ISABELA</t>
   </si>
   <si>
     <t>Percival Mirasol</t>
   </si>
   <si>
     <t>K7016-68850</t>
   </si>
   <si>
-    <t xml:space="preserve">JAABIL FLIRENCIO </t>
+    <t>JAABIL FLIRENCIO</t>
   </si>
   <si>
     <t>K7086-66530</t>
   </si>
   <si>
     <t>CITY OF LAMITAN BASILAN</t>
   </si>
   <si>
     <t>HADJI JAYNA ELLIONG</t>
   </si>
   <si>
     <t>K7030-69718</t>
   </si>
   <si>
     <t>UMARA AMIL AHMAD</t>
   </si>
   <si>
     <t>K8002-69492</t>
   </si>
   <si>
     <t>ANIZA P CALBI</t>
   </si>
   <si>
     <t>K7123-68981</t>
   </si>
@@ -617,174 +617,174 @@
   <si>
     <t>SUSING ALAPA-AP</t>
   </si>
   <si>
     <t>K7016-70468</t>
   </si>
   <si>
     <t>CANLAON CITY NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>MARCIANO ENYONG</t>
   </si>
   <si>
     <t>K7072-76763</t>
   </si>
   <si>
     <t>DUMAGUETE CITY (Capital) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>MELCHIZEDEK ANITO</t>
   </si>
   <si>
     <t>K7016-68742</t>
   </si>
   <si>
-    <t xml:space="preserve">MARUA LOURDES ESCOBIDO </t>
+    <t>MARUA LOURDES ESCOBIDO</t>
   </si>
   <si>
     <t>K7135-71214</t>
   </si>
   <si>
     <t>Blescy Sallan</t>
   </si>
   <si>
     <t>K7129-70193</t>
   </si>
   <si>
     <t>dianara m. avila</t>
   </si>
   <si>
     <t>K7011-68563</t>
   </si>
   <si>
     <t>BONETTE R. MORA</t>
   </si>
   <si>
     <t>K7016-69294</t>
   </si>
   <si>
-    <t xml:space="preserve">NESTOR CASILE </t>
+    <t>NESTOR CASILE</t>
   </si>
   <si>
     <t>K7030-70367</t>
   </si>
   <si>
     <t>MABINAY NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>WILLIAM C MARTINEZ</t>
   </si>
   <si>
     <t>K7061-67923</t>
   </si>
   <si>
     <t>MANJUYOD NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>Peter Babor</t>
   </si>
   <si>
     <t>K7016-70645</t>
   </si>
   <si>
     <t>PAMPLONA NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>JERALMAY VALLIENTE</t>
   </si>
   <si>
     <t>K7026-70173</t>
   </si>
   <si>
     <t>SANTA CATALINA NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>JOCELYN BENDIJO ESMEREZ</t>
   </si>
   <si>
     <t>K7016-70767</t>
   </si>
   <si>
     <t>SIATON NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">URSULA TIMTIM </t>
+    <t>URSULA TIMTIM</t>
   </si>
   <si>
     <t>K6002-70972</t>
   </si>
   <si>
     <t>ESHZEI LHARL E. PAJULAS</t>
   </si>
   <si>
     <t>K8002-68109</t>
   </si>
   <si>
     <t>CITY OF TANJAY NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">KATE REAL </t>
+    <t>KATE REAL</t>
   </si>
   <si>
     <t>K7086-67238</t>
   </si>
   <si>
     <t>SONIA LISONDRA</t>
   </si>
   <si>
     <t>K5004-76946</t>
   </si>
   <si>
     <t>ALYSSA B. BUTO</t>
   </si>
   <si>
     <t>K7086-67569</t>
   </si>
   <si>
     <t>TAYASAN NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>ERLINDA DAYUDAY SIERVO</t>
   </si>
   <si>
     <t>K7061-66757</t>
   </si>
   <si>
     <t>VALLEHERMOSO NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>Gumercindo Sebial</t>
   </si>
   <si>
     <t>K7016-70061</t>
   </si>
   <si>
     <t>LARENA SIQUIJOR</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERRY JUMAWAN </t>
+    <t>CHERRY JUMAWAN</t>
   </si>
   <si>
     <t>K7011-68634</t>
   </si>
   <si>
     <t>MARIA SIQUIJOR</t>
   </si>
   <si>
     <t>LORETA I.SERINTAS</t>
   </si>
   <si>
     <t>K7135-66868</t>
   </si>
   <si>
     <t>SIQUIJOR (Capital) SIQUIJOR</t>
   </si>
   <si>
     <t>Reyca Angot</t>
   </si>
   <si>
     <t>K5004-67187</t>
   </si>
   <si>
     <t>Estelle J. Duhaylungsod</t>
   </si>